--- v1 (2026-03-11)
+++ v2 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -411,50 +411,62 @@
     <t>USK.2679.deildarstjóri á skrifstofu mannauðs</t>
   </si>
   <si>
     <t>USK.2020.deildarstjóri á skrifstofu mannauðs</t>
   </si>
   <si>
     <t>USK.2679.garðyrkjustjóri</t>
   </si>
   <si>
     <t>USK.2675.tækniþjónustustjóri</t>
   </si>
   <si>
     <t>USK.2671.verkefnisstjóri loftslagsmála</t>
   </si>
   <si>
     <t>USK.2679.hverfisþjónustustjóri</t>
   </si>
   <si>
     <t>USK.2675.verkefnastjóri öryggismerkinga.</t>
   </si>
   <si>
     <t>USK.2675.byggingartæknifræðingur, deildarstjóri.</t>
   </si>
   <si>
     <t>USK.2675.deildarstjóri gatnadeildar.</t>
+  </si>
+  <si>
+    <t>USK. 2674 deildarstjóri stærri uppbyggingaverkefna</t>
+  </si>
+  <si>
+    <t>USK. 2672 deildarstjóri landa, lóða og eigna</t>
+  </si>
+  <si>
+    <t>USK.2601 fasteignaþjónustustjóri</t>
+  </si>
+  <si>
+    <t>USK.2675.teymisstjóri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -758,51 +770,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q118"/>
+  <dimension ref="A1:Q122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4855,93 +4867,93 @@
       </c>
       <c r="M77">
         <v>2</v>
       </c>
       <c r="N77">
         <v>3</v>
       </c>
       <c r="O77">
         <v>5</v>
       </c>
       <c r="P77">
         <v>2</v>
       </c>
       <c r="Q77">
         <v>278</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
         <v>2142.99</v>
       </c>
       <c r="B78" t="s">
         <v>93</v>
       </c>
       <c r="C78">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="D78">
         <v>7</v>
       </c>
       <c r="E78">
         <v>6</v>
       </c>
       <c r="F78">
         <v>5</v>
       </c>
       <c r="G78">
         <v>3</v>
       </c>
       <c r="H78">
         <v>6</v>
       </c>
       <c r="I78">
         <v>1</v>
       </c>
       <c r="J78">
         <v>5</v>
       </c>
       <c r="K78">
         <v>2</v>
       </c>
       <c r="L78">
         <v>3</v>
       </c>
       <c r="M78">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N78">
         <v>3</v>
       </c>
       <c r="O78">
         <v>5</v>
       </c>
       <c r="P78">
         <v>2</v>
       </c>
       <c r="Q78">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
         <v>2149.15</v>
       </c>
       <c r="B79" t="s">
         <v>94</v>
       </c>
       <c r="C79">
         <v>757</v>
       </c>
       <c r="D79">
         <v>8</v>
       </c>
       <c r="E79">
         <v>6</v>
       </c>
       <c r="F79">
         <v>6</v>
       </c>
       <c r="G79">
         <v>3</v>
       </c>
       <c r="H79">
@@ -7018,50 +7030,262 @@
         <v>1</v>
       </c>
       <c r="J118">
         <v>5</v>
       </c>
       <c r="K118">
         <v>2</v>
       </c>
       <c r="L118">
         <v>3</v>
       </c>
       <c r="M118">
         <v>4</v>
       </c>
       <c r="N118">
         <v>6</v>
       </c>
       <c r="O118">
         <v>6</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
       <c r="Q118">
         <v>304</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17">
+      <c r="A119">
+        <v>1239.99</v>
+      </c>
+      <c r="B119" t="s">
+        <v>133</v>
+      </c>
+      <c r="C119">
+        <v>713</v>
+      </c>
+      <c r="D119">
+        <v>7</v>
+      </c>
+      <c r="E119">
+        <v>6</v>
+      </c>
+      <c r="F119">
+        <v>5</v>
+      </c>
+      <c r="G119">
+        <v>3</v>
+      </c>
+      <c r="H119">
+        <v>6</v>
+      </c>
+      <c r="I119">
+        <v>1</v>
+      </c>
+      <c r="J119">
+        <v>5</v>
+      </c>
+      <c r="K119">
+        <v>2</v>
+      </c>
+      <c r="L119">
+        <v>4</v>
+      </c>
+      <c r="M119">
+        <v>5</v>
+      </c>
+      <c r="N119">
+        <v>5</v>
+      </c>
+      <c r="O119">
+        <v>3</v>
+      </c>
+      <c r="P119">
+        <v>1</v>
+      </c>
+      <c r="Q119">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17">
+      <c r="A120">
+        <v>1239.99</v>
+      </c>
+      <c r="B120" t="s">
+        <v>134</v>
+      </c>
+      <c r="C120">
+        <v>767</v>
+      </c>
+      <c r="D120">
+        <v>8</v>
+      </c>
+      <c r="E120">
+        <v>6</v>
+      </c>
+      <c r="F120">
+        <v>6</v>
+      </c>
+      <c r="G120">
+        <v>3</v>
+      </c>
+      <c r="H120">
+        <v>7</v>
+      </c>
+      <c r="I120">
+        <v>1</v>
+      </c>
+      <c r="J120">
+        <v>5</v>
+      </c>
+      <c r="K120">
+        <v>3</v>
+      </c>
+      <c r="L120">
+        <v>6</v>
+      </c>
+      <c r="M120">
+        <v>4</v>
+      </c>
+      <c r="N120">
+        <v>3</v>
+      </c>
+      <c r="O120">
+        <v>3</v>
+      </c>
+      <c r="P120">
+        <v>2</v>
+      </c>
+      <c r="Q120">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17">
+      <c r="A121">
+        <v>1239.99</v>
+      </c>
+      <c r="B121" t="s">
+        <v>135</v>
+      </c>
+      <c r="C121">
+        <v>752</v>
+      </c>
+      <c r="D121">
+        <v>7</v>
+      </c>
+      <c r="E121">
+        <v>6</v>
+      </c>
+      <c r="F121">
+        <v>6</v>
+      </c>
+      <c r="G121">
+        <v>3</v>
+      </c>
+      <c r="H121">
+        <v>7</v>
+      </c>
+      <c r="I121">
+        <v>1</v>
+      </c>
+      <c r="J121">
+        <v>5</v>
+      </c>
+      <c r="K121">
+        <v>2</v>
+      </c>
+      <c r="L121">
+        <v>3</v>
+      </c>
+      <c r="M121">
+        <v>5</v>
+      </c>
+      <c r="N121">
+        <v>5</v>
+      </c>
+      <c r="O121">
+        <v>5</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+      <c r="Q121">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17">
+      <c r="A122">
+        <v>2149.15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>136</v>
+      </c>
+      <c r="C122">
+        <v>731</v>
+      </c>
+      <c r="D122">
+        <v>8</v>
+      </c>
+      <c r="E122">
+        <v>6</v>
+      </c>
+      <c r="F122">
+        <v>6</v>
+      </c>
+      <c r="G122">
+        <v>3</v>
+      </c>
+      <c r="H122">
+        <v>6</v>
+      </c>
+      <c r="I122">
+        <v>1</v>
+      </c>
+      <c r="J122">
+        <v>5</v>
+      </c>
+      <c r="K122">
+        <v>2</v>
+      </c>
+      <c r="L122">
+        <v>2</v>
+      </c>
+      <c r="M122">
+        <v>3</v>
+      </c>
+      <c r="N122">
+        <v>4</v>
+      </c>
+      <c r="O122">
+        <v>6</v>
+      </c>
+      <c r="P122">
+        <v>2</v>
+      </c>
+      <c r="Q122">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>