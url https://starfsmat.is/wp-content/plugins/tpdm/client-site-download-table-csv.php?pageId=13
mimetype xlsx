--- v0 (2026-01-08)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Stig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -290,90 +290,96 @@
     <t>Félagsliði á hjúkrunar- og dvalarheimili</t>
   </si>
   <si>
     <t>Krafist er félagsliðamenntunar. Starfar á dvalar- og/eða hjúkrunarheimili fyrir aldraðra. Gert er ráð fyrir að vistmenn á dvalar- og/eða hjúkrunarheimilum/deild séu mjög hjálparþurfi. Starfsmaður sér um almenna umönnun skjólstæðinga, þ.e. líkamlegar og félagslegar þarfir eftir því sem við á. Nálægð við þjónustuþegar er mikil og líkamlegt álag fylgir starfinu t.d. vegna skúringa og/eða ræstinga.</t>
   </si>
   <si>
     <t>Félagsliði á heimili fyrir fatlað fólk (þyngri þjónusta)</t>
   </si>
   <si>
     <t>Krafist er félagsliðamenntunar. Starfsmaður starfar á heimili fyrir fatlaða einstaklinga með fjölþættan vanda og mjög þunga þjónustuþörf. Starfsmaður aðstoðar skjólstæðinga við athafnir daglegs lífs, bæði vegna líkamlegra og félagslegra þarfa. Starfsmaður getur þurft að fylgja skjólstæðing út fyrir heimilið. Nálægð við þjónustuþega er mjög mikil og starfsmaður þarf að sýna stöðuga aðgæslu þar sem vinnuaðstæður fela í sér viðvarandi hættu á ofbeldi af hendi skjólstæðinga.</t>
   </si>
   <si>
     <t>Verkefnastjóri hjúkrunar 1</t>
   </si>
   <si>
     <t>Gerð er krafa um viðurkennt hjúkrunarpróf og leyfi frá Landlækni til að stunda hjúkrun. Starfið felur í sér umsjón verkefna og/eða málaflokka. Starfsmaður er í miklum samskiptum við aðra starfsmenn og stofnanir, hann hefur ekki mannaforráð en skipuleggur störf annarra starfsmanna, verkstýrir og veitir fræðslu. Tekur virkan þátt í þróun skipulags og stjórnun starfseiningar. Ef hjúkrunarfræðingur gengur einvörðungu kvöld og helgarvaktir raðast viðkomandi sem Verkefnastjóri 1.</t>
   </si>
   <si>
     <t>Verkefnastjóri hjúkrunar 2</t>
   </si>
   <si>
     <t>Gerð er krafa um viðurkennt hjúkrunarpróf og leyfi frá Landlækni til að stunda hjúkrun. Starfið felur í sér umsjón umfangsmikilla verkefna eða málaflokka. Í starfinu felst stefnumótunarvinna og mikil samskipti við aðra starfmenn og stofnanir. Starfsmaður hefur forgöngu um faglega stefnumótun í málaflokki og innleiðingu nýjunga í samstarfi við aðra starfsmenn og stofnanir.
 Ef einungis einn hjúkrunarfræðingur er í starfi auk forstöðumanns/hjúkrunarforstjóra raðast viðkomandi sem verkefnastjóri 2. Starfsmaður sem er með umsjón með skólahjúkrun í grunnskóla raðast í þetta starfsheiti auk hópstjóri í heimahjúkrun og starfsmaður með umsjón með heilsueflandi heimsóknum.</t>
   </si>
   <si>
-    <t>Sjúkraliði á sérdeild</t>
-[...2 lines deleted...]
-    <t>&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" xml:lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni.&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Starfar við hjúkrun og umönnun í samræmi við menntun, þjálfun og &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;færni&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. Sjúkraliði &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;veitir persónulega aðstoð og stuðning &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;á heimili fyrir fatlað fólk&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; eða á hjúkrunarheimili þar sem &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;notendur &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þurfa mikla þjónustu. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Skráir&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; viðeigandi upplýsingar í&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; sjúkraskrárkerfi og &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;gefur&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; lyf samkvæmt fyrirmælum.&lt;/span&gt;&lt;/span&gt;&lt;span class=\"\\&amp;quot;EOP\" data-ccp-props=\"\\&amp;quot;{}\\&amp;quot;\"&gt; &lt;/span&gt;</t>
+    <t>Sjúkraliði - Deildarstjóri</t>
+  </si>
+  <si>
+    <t>&lt;h3&gt;Sjúkraliði - Deildarstjóri&lt;/h3&gt;
+&amp;nbsp;
+Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni auk viðbótarmenntunar eða mikillar starfsreynslu. Starfið felur í sér beina ábyrgð á stjórnun, leiðsögn, samræmingu, og þjálfun starfsfólks. Þá felur starfið einnig í sér verkstjórn og ábyrgð á daglegri forgangsröðun verkefna og framkvæmd þeirra. Þróar verkferla fyrir starfsfólk. Hefur umsjón með daglegri þjónustu við notendur, þ.m.t. hjúkrun/umönnun og félagsstarfi. Sér um tengsl við utanaðkomandi fagaðila og stuðlar að góðum samskiptum við aðstandendur þjónustunotenda. Skráir viðeigandi upplýsingar í sjúkraskrárkerfi og gefur lyf samkvæmt fyrirmælum.</t>
+  </si>
+  <si>
+    <t>Sjúkraliði - Hópstjóri (Hjúkrunarheimili)</t>
+  </si>
+  <si>
+    <t>&lt;h3&gt;Sjúkraliði - Hópstjóri&lt;/h3&gt;
+&amp;nbsp;
+Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni auk viðbótarmenntunar eða mikillar stjórnunar og starfsreynslu. Starfar við hjúkrun og umönnun í samræmi við menntun, þjálfun og færni. Sér um skipulag á starfsemi og daglegum störfum starfsfólks í samráði við stjórnendur. Vinnur að mati á umönnunarþörf og sér um að hjúkrun skjólstæðinga sé samkvæmt hjúkrunaráætlun í samráði við samstarfsfólk og næsta yfirmann. Starfið felur í sér ábyrgð á verkstjórn og á aðlögun/þjálfun nýs starfsfólks og tekur virkan þátt í teymisvinnu. Veitir upplýsingar til íbúa og aðstandenda um starfsemina. Upplýsir næsta yfirmann og samstarfsfólk um líðan og stöðu íbúa.</t>
   </si>
   <si>
     <t>Sjúkraliði í heimahjúkrun</t>
   </si>
   <si>
-    <t>&lt;span class=\"TextRun SCXW51112898 BCX0\" lang=\"IS-IS\" xml:lang=\"IS-IS\" data-contrast=\"auto\"&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;Gerð er krafa um sjúkraliðanám&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; og starfsleyfi útgefið af landlækni&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;.&lt;/span&gt; &lt;span class=\"NormalTextRun CommentStart SCXW51112898 BCX0\"&gt;Starfar við  hjúkrun og umönnun í samræmi við menntun, þjálfun og færn&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;i&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;. V&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;eitir persónulega aðstoð&lt;/span&gt; &lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;til &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;notenda þjónustu &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;sem þurfa hjúkrun/umönnun og aðstoð við athafnir daglegs lífs í &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;þjónustuíbúðum&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; eða &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;heimahúsum sökum öldrunar, veikinda eða fötlunar&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;. &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;Tekur þátt í upplýsingasöfnun og mati á þjónustuþörf &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;notenda&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; og&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; vinnur að&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; úrlausn&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;um&lt;/span&gt; &lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;að&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; bætt&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;ri&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; þjónustu. Sk&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;ráir&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; viðeigandi upplýsingar í&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; sjúkraskrárkerfi&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; og &lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;gefur&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt; lyf s&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;amkvæmt&lt;/span&gt; &lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;f&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;yrirmælum&lt;/span&gt;&lt;span class=\"NormalTextRun SCXW51112898 BCX0\"&gt;.&lt;/span&gt;&lt;/span&gt;&lt;span class=\"EOP SCXW51112898 BCX0\" data-ccp-props=\"{}\"&gt; &lt;/span&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;EN-US\\&amp;quot;\" xml:lang=\"\\&amp;quot;EN-US\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Gerð&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; er &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;krafa&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; um &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;sjúkraliðanám&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;starfsleyfi&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;útgefið&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;af&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;landlækni&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; auk &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;diplómaprófs&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Gerð&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; er &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;krafa&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; um &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;mikla&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;starfsreynslu&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Veitir&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;hjúkrun&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;umönnun&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;til&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þjónustuþega&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; í &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;samræmi&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;við&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;menntun&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;, &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þjálfun&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;/span&gt;&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" xml:lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;færni&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; í s&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;amráði&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;við&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;teymisstjóra&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;.&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;T&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;ekur&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;virkan&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þátt&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; í &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;starfsemi&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;teymis&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;skapar&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;faglega&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;umræðu&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; um &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;úrlausnir&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;bætta&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þjónustu&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;S&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;kráir &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;viðeigandi upplýsingar &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;í sjúkraskrárkerfi&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; og &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;gefur lyf samkvæmt fyrirmælum. Sinnir sé&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;rhæfðri&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;hjúkrunarmeðferð&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þegar&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;það&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; á &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;við&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;t.d.&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;lyfjagjafir&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;undir&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;húð&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;, &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;sárameðferð&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;, &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;blóðprufur&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Tekur þátt í &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;gerð&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;hjúkrunaráætlana&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;,&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; upplýs&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;ingasöfnun&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;mati&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; á &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þjónustuþörf&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;skjólstæðinga&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; í &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;samráði&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;við&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;stjórnanda&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;.&lt;/span&gt;&lt;/span&gt;&lt;span class=\"\\&amp;quot;EOP\" data-ccp-props=\"\\&amp;quot;{}\\&amp;quot;\"&gt; &lt;/span&gt;</t>
+    <t>&lt;h3&gt;Sjúkraliði í heimahjúkrun&lt;/h3&gt;
+&amp;nbsp;
+&lt;span style=\"font-size: 16px;\"&gt;Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni. Starfar við hjúkrun og umönnun í samræmi við menntun, þjálfun og færni. Veitir persónulega aðstoð til notenda þjónustu sem þurfa hjúkrun/umönnun og aðstoð við athafnir daglegs lífs í þjónustuíbúðum eða heimahúsum sökum öldrunar, veikinda eða fötlunar. Tekur þátt í upplýsingasöfnun og mati á þjónustuþörf notenda og vinnur að úrlausnum að bættri þjónustu. Skráir viðeigandi upplýsingar í sjúkraskrárkerfi og gefur lyf samkvæmt fyrirmælum. &lt;/span&gt;</t>
+  </si>
+  <si>
+    <t>Sjúkraliði með sérnám í h</t>
+  </si>
+  <si>
+    <t>&lt;h3&gt;Sjúkraliði með sérnám í hjúkrun&lt;/h3&gt;
+&amp;nbsp;
+Gerð er krafa um sjúkraliðanám, starfsleyfi útgefið af landlækni, mikla starfsreynslu auk diplómaprófs. Veitir hjúkrun og umönnun til þjónustuþega í samræmi við menntun, þjálfun og færni í samráði við teymisstjóra. Tekur virkan þátt í starfsemi teymis og skapar faglega umræðu um úrlausnir og bætta þjónustu. Skráir viðeigandi upplýsingar í sjúkraskrárkerfi og gefur lyf samkvæmt fyrirmælum. Sinnir sérhæfðri hjúkrunarmeðferð þegar það á við t.d. lyfjagjafir undir húð, sárameðferð, blóðprufur. Tekur þátt í gerð hjúkrunaráætlana, upplýsingasöfnun og mati á þjónustuþörf skjólstæðinga í samráði við stjórnanda.</t>
+  </si>
+  <si>
+    <t>Sjúkraliði á sérdeild/hjúkrunar- dvalarheimili</t>
+  </si>
+  <si>
+    <t>&lt;h3&gt;Sjúkraliði á sérdeild/hjúkrunar- dvalarheimili&lt;/h3&gt;
+&amp;nbsp;
+Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni. Starfar við hjúkrun og umönnun í samræmi við menntun, þjálfun og færni. Sjúkraliði veitir persónulega aðstoð og stuðning á heimili fyrir fatlað fólk eða á hjúkrunarheimili þar sem notendur þurfa mikla þjónustu. Skráir viðeigandi upplýsingar í sjúkraskrárkerfi og gefur lyf samkvæmt fyrirmælum.</t>
   </si>
   <si>
     <t>Sjúkraliði</t>
   </si>
   <si>
-    <t>&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" xml:lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni.&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Starfar við &lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;hjúkrun og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;umönnun&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; í samræmi við menntun, þjálfun og &lt;/span&gt;&lt;/span&gt;&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;EN-GB\\&amp;quot;\" xml:lang=\"\\&amp;quot;EN-GB\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;býr&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;yfir&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;þekkingu&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; á &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;verkferlum&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;og&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;vinnureglum&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Sjúkraliði&lt;/span&gt; &lt;/span&gt;&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" xml:lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;v&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;eitir persónulega aðstoð t.d. í dagvist aldraðra&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;, búsetukjarna o.fl. &lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Hefur stuðning af s&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;tj&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;órnanda sem er y&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;fir&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;leitt&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;á sta&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;ðnum. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Skráir&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; viðeigandi upplýsingar í&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; sjúkraskrárkerfi og &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;gefur&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; lyf samkvæmt fyrirmælum.&lt;/span&gt;&lt;/span&gt;&lt;span class=\"\\&amp;quot;EOP\" data-ccp-props=\"\\&amp;quot;{}\\&amp;quot;\"&gt; &lt;/span&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;span class=\"\\&amp;quot;TextRun\" lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" xml:lang=\"\\&amp;quot;IS-IS\\&amp;quot;\" data-contrast=\"\\&amp;quot;auto\\&amp;quot;\"&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;auk viðbótarmenntunar &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;eða &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;mikillar starfsreynslu. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Starfið felur í sér beina ábyrgð á stjórnun, leiðsögn, &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;samræmingu&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; eða þjálfun og þróun &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;starfsfólks&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. Þá felur starfið einnig í sér verkstjórn og á&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;byrgð á daglegri forgangsröðun verkefna og framkvæmd þeirra. Tekur þátt í að þróa verkferla fyrir starfsfólk. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Hefur umsjón með daglegri þjónustu við notendur, þ.m.t. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;hjúkrun/&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;umönnun&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; og&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; félagsstarfi&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;.&lt;/span&gt; &lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Sér um &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;tengsl við utanaðkomandi fagaðila&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; og stuðlar að góðum samskiptum við aðstandendur þjónustunotenda&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;. &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;Skráir&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; viðeigandi upplýsingar í&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; sjúkraskrárkerfi og &lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt;gefur&lt;/span&gt;&lt;span class=\"\\&amp;quot;NormalTextRun\"&gt; lyf samkvæmt fyrirmælum.&lt;/span&gt;&lt;/span&gt;&lt;span class=\"\\&amp;quot;EOP\" data-ccp-props=\"\\&amp;quot;{}\\&amp;quot;\"&gt; &lt;/span&gt;</t>
+    <t>&lt;h3&gt;Sjúkraliði&lt;/h3&gt;
+&amp;nbsp;
+Gerð er krafa um sjúkraliðanám og starfsleyfi útgefið af landlækni. Starfar við hjúkrun og umönnun í samræmi við menntun, þjálfun og býr yfir þekkingu á verkferlum og vinnureglum. Sjúkraliði veitir persónulega aðstoð t.d. í dagvist aldraðra, búsetukjarna o.fl. Hefur stuðning af stjórnanda sem er yfirleitt á staðnum. Skráir viðeigandi upplýsingar í sjúkraskrárkerfi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -677,51 +683,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R41"/>
+  <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2597,205 +2603,205 @@
       </c>
       <c r="N34">
         <v>1</v>
       </c>
       <c r="O34">
         <v>3</v>
       </c>
       <c r="P34">
         <v>2</v>
       </c>
       <c r="Q34">
         <v>165</v>
       </c>
       <c r="R34" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>3231.04</v>
       </c>
       <c r="B35" t="s">
         <v>84</v>
       </c>
       <c r="C35">
-        <v>506</v>
+        <v>564</v>
       </c>
       <c r="D35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F35">
         <v>4</v>
       </c>
       <c r="G35">
         <v>3</v>
       </c>
       <c r="H35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O35">
         <v>3</v>
       </c>
       <c r="P35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q35">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="R35" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>3231.04</v>
       </c>
       <c r="B36" t="s">
         <v>86</v>
       </c>
       <c r="C36">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="D36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36">
         <v>4</v>
       </c>
       <c r="G36">
         <v>3</v>
       </c>
       <c r="H36">
         <v>4</v>
       </c>
       <c r="I36">
         <v>4</v>
       </c>
       <c r="J36">
         <v>3</v>
       </c>
       <c r="K36">
         <v>3</v>
       </c>
       <c r="L36">
         <v>3</v>
       </c>
       <c r="M36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N36">
         <v>1</v>
       </c>
       <c r="O36">
         <v>3</v>
       </c>
       <c r="P36">
         <v>3</v>
       </c>
       <c r="Q36">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="R36" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>3231.04</v>
       </c>
       <c r="B37" t="s">
         <v>88</v>
       </c>
       <c r="C37">
-        <v>496</v>
+        <v>542</v>
       </c>
       <c r="D37">
         <v>4</v>
       </c>
       <c r="E37">
         <v>3</v>
       </c>
       <c r="F37">
         <v>4</v>
       </c>
       <c r="G37">
         <v>3</v>
       </c>
       <c r="H37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I37">
         <v>4</v>
       </c>
       <c r="J37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M37">
         <v>2</v>
       </c>
       <c r="N37">
         <v>1</v>
       </c>
       <c r="O37">
         <v>3</v>
       </c>
       <c r="P37">
         <v>3</v>
       </c>
       <c r="Q37">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="R37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>3231.04</v>
       </c>
       <c r="B38" t="s">
         <v>90</v>
       </c>
       <c r="C38">
         <v>552</v>
       </c>
       <c r="D38">
         <v>5</v>
       </c>
       <c r="E38">
         <v>3</v>
       </c>
       <c r="F38">
         <v>4</v>
       </c>
       <c r="G38">
@@ -2821,208 +2827,152 @@
       </c>
       <c r="N38">
         <v>1</v>
       </c>
       <c r="O38">
         <v>3</v>
       </c>
       <c r="P38">
         <v>3</v>
       </c>
       <c r="Q38">
         <v>151</v>
       </c>
       <c r="R38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>3231.04</v>
       </c>
       <c r="B39" t="s">
         <v>92</v>
       </c>
       <c r="C39">
-        <v>457</v>
+        <v>506</v>
       </c>
       <c r="D39">
         <v>4</v>
       </c>
       <c r="E39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F39">
         <v>4</v>
       </c>
       <c r="G39">
         <v>3</v>
       </c>
       <c r="H39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39">
         <v>3</v>
       </c>
       <c r="M39">
         <v>2</v>
       </c>
       <c r="N39">
         <v>1</v>
       </c>
       <c r="O39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P39">
         <v>3</v>
       </c>
       <c r="Q39">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="R39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>3231.04</v>
       </c>
       <c r="B40" t="s">
         <v>94</v>
       </c>
       <c r="C40">
-        <v>542</v>
+        <v>470</v>
       </c>
       <c r="D40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E40">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F40">
         <v>4</v>
       </c>
       <c r="G40">
         <v>3</v>
       </c>
       <c r="H40">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I40">
         <v>4</v>
       </c>
       <c r="J40">
         <v>3</v>
       </c>
       <c r="K40">
         <v>3</v>
       </c>
       <c r="L40">
         <v>3</v>
       </c>
       <c r="M40">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N40">
         <v>1</v>
       </c>
       <c r="O40">
         <v>3</v>
       </c>
       <c r="P40">
         <v>3</v>
       </c>
       <c r="Q40">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="R40" t="s">
         <v>95</v>
-      </c>
-[...54 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>