--- v0 (2025-11-06)
+++ v1 (2026-04-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -459,50 +459,53 @@
     <t>SFS.2949.yfirþroskaþjálfi í leikskóla</t>
   </si>
   <si>
     <t>SFS.2949.þroskaþjálfi í leikskóla</t>
   </si>
   <si>
     <t>SFS.2949.þroskaþjálfi í grunnskóla</t>
   </si>
   <si>
     <t>SFS.2679.fagstjóri grunnskólahluta</t>
   </si>
   <si>
     <t>SFS.2949.þroskaþjálfi í sérdeild fyrir einhverfa</t>
   </si>
   <si>
     <t>SFS.2679.fagstjóri leikskólahluta skóla- og frístundadeildar</t>
   </si>
   <si>
     <t>SFS.2679.verkefnastjóri grunnskólasviðs.</t>
   </si>
   <si>
     <t>SFS.2020.2690.atferlisþjálfi í sérskóla</t>
   </si>
   <si>
     <t>SFS.2679.talmeinafræðingur í sérskóla</t>
+  </si>
+  <si>
+    <t>SFS.2679.mannauðsráðgjafi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -806,51 +809,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q133"/>
+  <dimension ref="A1:Q134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3949,93 +3952,93 @@
       </c>
       <c r="M59">
         <v>2</v>
       </c>
       <c r="N59">
         <v>2</v>
       </c>
       <c r="O59">
         <v>2</v>
       </c>
       <c r="P59">
         <v>3</v>
       </c>
       <c r="Q59">
         <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
         <v>3231.04</v>
       </c>
       <c r="B60" t="s">
         <v>75</v>
       </c>
       <c r="C60">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="D60">
         <v>4</v>
       </c>
       <c r="E60">
         <v>3</v>
       </c>
       <c r="F60">
         <v>4</v>
       </c>
       <c r="G60">
         <v>3</v>
       </c>
       <c r="H60">
         <v>3</v>
       </c>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60">
         <v>4</v>
       </c>
       <c r="K60">
         <v>3</v>
       </c>
       <c r="L60">
         <v>3</v>
       </c>
       <c r="M60">
         <v>2</v>
       </c>
       <c r="N60">
         <v>1</v>
       </c>
       <c r="O60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P60">
         <v>3</v>
       </c>
       <c r="Q60">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
         <v>5131.08</v>
       </c>
       <c r="B61" t="s">
         <v>76</v>
       </c>
       <c r="C61">
         <v>551</v>
       </c>
       <c r="D61">
         <v>7</v>
       </c>
       <c r="E61">
         <v>4</v>
       </c>
       <c r="F61">
         <v>4</v>
       </c>
       <c r="G61">
         <v>2</v>
       </c>
       <c r="H61">
@@ -7861,50 +7864,103 @@
         <v>2</v>
       </c>
       <c r="J133">
         <v>5</v>
       </c>
       <c r="K133">
         <v>4</v>
       </c>
       <c r="L133">
         <v>5</v>
       </c>
       <c r="M133">
         <v>3</v>
       </c>
       <c r="N133">
         <v>1</v>
       </c>
       <c r="O133">
         <v>3</v>
       </c>
       <c r="P133">
         <v>4</v>
       </c>
       <c r="Q133">
         <v>287</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17">
+      <c r="A134">
+        <v>2412.99</v>
+      </c>
+      <c r="B134" t="s">
+        <v>149</v>
+      </c>
+      <c r="C134">
+        <v>645</v>
+      </c>
+      <c r="D134">
+        <v>7</v>
+      </c>
+      <c r="E134">
+        <v>6</v>
+      </c>
+      <c r="F134">
+        <v>6</v>
+      </c>
+      <c r="G134">
+        <v>3</v>
+      </c>
+      <c r="H134">
+        <v>5</v>
+      </c>
+      <c r="I134">
+        <v>1</v>
+      </c>
+      <c r="J134">
+        <v>5</v>
+      </c>
+      <c r="K134">
+        <v>3</v>
+      </c>
+      <c r="L134">
+        <v>3</v>
+      </c>
+      <c r="M134">
+        <v>4</v>
+      </c>
+      <c r="N134">
+        <v>1</v>
+      </c>
+      <c r="O134">
+        <v>3</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+      <c r="Q134">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>