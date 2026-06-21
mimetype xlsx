--- v1 (2026-04-18)
+++ v2 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -462,50 +462,53 @@
     <t>SFS.2949.þroskaþjálfi í leikskóla</t>
   </si>
   <si>
     <t>SFS.2949.þroskaþjálfi í grunnskóla</t>
   </si>
   <si>
     <t>SFS.2679.fagstjóri grunnskólahluta</t>
   </si>
   <si>
     <t>SFS.2949.þroskaþjálfi í sérdeild fyrir einhverfa</t>
   </si>
   <si>
     <t>SFS.2679.fagstjóri leikskólahluta skóla- og frístundadeildar</t>
   </si>
   <si>
     <t>SFS.2679.verkefnastjóri grunnskólasviðs.</t>
   </si>
   <si>
     <t>SFS.2020.2690.atferlisþjálfi í sérskóla</t>
   </si>
   <si>
     <t>SFS.2679.talmeinafræðingur í sérskóla</t>
   </si>
   <si>
     <t>SFS.2679.mannauðsráðgjafi.</t>
+  </si>
+  <si>
+    <t>SFS.2433 umsjónarmaður skólahúsnæðis 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -809,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q134"/>
+  <dimension ref="A1:Q135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1673,146 +1676,146 @@
       </c>
       <c r="M16">
         <v>2</v>
       </c>
       <c r="N16">
         <v>5</v>
       </c>
       <c r="O16">
         <v>3</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
       <c r="Q16">
         <v>264</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>1239.99</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="D17">
         <v>7</v>
       </c>
       <c r="E17">
         <v>4</v>
       </c>
       <c r="F17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G17">
         <v>3</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17">
         <v>2</v>
       </c>
       <c r="J17">
         <v>4</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>4</v>
       </c>
       <c r="N17">
         <v>3</v>
       </c>
       <c r="O17">
         <v>3</v>
       </c>
       <c r="P17">
         <v>2</v>
       </c>
       <c r="Q17">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
         <v>1239.99</v>
       </c>
       <c r="B18" t="s">
         <v>33</v>
       </c>
       <c r="C18">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="D18">
         <v>7</v>
       </c>
       <c r="E18">
         <v>4</v>
       </c>
       <c r="F18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G18">
         <v>3</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
       <c r="I18">
         <v>2</v>
       </c>
       <c r="J18">
         <v>4</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L18">
         <v>4</v>
       </c>
       <c r="M18">
         <v>4</v>
       </c>
       <c r="N18">
         <v>3</v>
       </c>
       <c r="O18">
         <v>3</v>
       </c>
       <c r="P18">
         <v>2</v>
       </c>
       <c r="Q18">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>1239.99</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19">
         <v>678</v>
       </c>
       <c r="D19">
         <v>7</v>
       </c>
       <c r="E19">
         <v>4</v>
       </c>
       <c r="F19">
         <v>5</v>
       </c>
       <c r="G19">
         <v>3</v>
       </c>
       <c r="H19">
@@ -4270,146 +4273,146 @@
       </c>
       <c r="M65">
         <v>2</v>
       </c>
       <c r="N65">
         <v>5</v>
       </c>
       <c r="O65">
         <v>3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
       <c r="Q65">
         <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
         <v>1239.99</v>
       </c>
       <c r="B66" t="s">
         <v>81</v>
       </c>
       <c r="C66">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="D66">
         <v>7</v>
       </c>
       <c r="E66">
         <v>4</v>
       </c>
       <c r="F66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G66">
         <v>3</v>
       </c>
       <c r="H66">
         <v>5</v>
       </c>
       <c r="I66">
         <v>2</v>
       </c>
       <c r="J66">
         <v>4</v>
       </c>
       <c r="K66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L66">
         <v>4</v>
       </c>
       <c r="M66">
         <v>4</v>
       </c>
       <c r="N66">
         <v>3</v>
       </c>
       <c r="O66">
         <v>3</v>
       </c>
       <c r="P66">
         <v>2</v>
       </c>
       <c r="Q66">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
         <v>1229.99</v>
       </c>
       <c r="B67" t="s">
         <v>82</v>
       </c>
       <c r="C67">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="D67">
         <v>7</v>
       </c>
       <c r="E67">
         <v>4</v>
       </c>
       <c r="F67">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G67">
         <v>3</v>
       </c>
       <c r="H67">
         <v>5</v>
       </c>
       <c r="I67">
         <v>2</v>
       </c>
       <c r="J67">
         <v>4</v>
       </c>
       <c r="K67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L67">
         <v>4</v>
       </c>
       <c r="M67">
         <v>4</v>
       </c>
       <c r="N67">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O67">
         <v>3</v>
       </c>
       <c r="P67">
         <v>2</v>
       </c>
       <c r="Q67">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
         <v>5131.08</v>
       </c>
       <c r="B68" t="s">
         <v>83</v>
       </c>
       <c r="C68">
         <v>371</v>
       </c>
       <c r="D68">
         <v>2</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68">
         <v>3</v>
       </c>
       <c r="G68">
         <v>2</v>
       </c>
       <c r="H68">
@@ -7917,50 +7920,103 @@
         <v>1</v>
       </c>
       <c r="J134">
         <v>5</v>
       </c>
       <c r="K134">
         <v>3</v>
       </c>
       <c r="L134">
         <v>3</v>
       </c>
       <c r="M134">
         <v>4</v>
       </c>
       <c r="N134">
         <v>1</v>
       </c>
       <c r="O134">
         <v>3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
       <c r="Q134">
         <v>277</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17">
+      <c r="A135">
+        <v>5164.07</v>
+      </c>
+      <c r="B135" t="s">
+        <v>150</v>
+      </c>
+      <c r="C135">
+        <v>499</v>
+      </c>
+      <c r="D135">
+        <v>5</v>
+      </c>
+      <c r="E135">
+        <v>3</v>
+      </c>
+      <c r="F135">
+        <v>3</v>
+      </c>
+      <c r="G135">
+        <v>3</v>
+      </c>
+      <c r="H135">
+        <v>4</v>
+      </c>
+      <c r="I135">
+        <v>3</v>
+      </c>
+      <c r="J135">
+        <v>3</v>
+      </c>
+      <c r="K135">
+        <v>1</v>
+      </c>
+      <c r="L135">
+        <v>2</v>
+      </c>
+      <c r="M135">
+        <v>3</v>
+      </c>
+      <c r="N135">
+        <v>1</v>
+      </c>
+      <c r="O135">
+        <v>4</v>
+      </c>
+      <c r="P135">
+        <v>3</v>
+      </c>
+      <c r="Q135">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>