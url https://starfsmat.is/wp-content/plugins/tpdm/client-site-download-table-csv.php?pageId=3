--- v1 (2026-02-01)
+++ v2 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -203,51 +203,51 @@
   <si>
     <t>VEL.2112.félagsliði í búsetuþjónustu.</t>
   </si>
   <si>
     <t>VEL.2112.félagsliði í heimaþjónustu.</t>
   </si>
   <si>
     <t>VEL.2112.félagsliði í málaflokki HMFÞ</t>
   </si>
   <si>
     <t>VEL.2112.félagsliði í umönnun.</t>
   </si>
   <si>
     <t>VEL.2112.félagsliði í þjónustukjarna Sléttuvegi</t>
   </si>
   <si>
     <t>VEL.2112.flokkstjóri félagsleg heimaþjónusta.</t>
   </si>
   <si>
     <t>VEL.2112.matráður - vistheimili barna.</t>
   </si>
   <si>
     <t>VEL.2112.ræstitæknir dagvinna.</t>
   </si>
   <si>
-    <t>VEL.2112.stuðningsfulltrúi geð</t>
+    <t>VEL.2112.starfsmaður búsetuþjónustu</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður framreiðslueldhúss.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður heimaþjónustu.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður í málaflokki HMFÞ.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður móttökueldhúss.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður umsjón í eldhús.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður við umönnun.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður viðbragðsteymis.</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður vistheimilis.</t>
   </si>
@@ -278,114 +278,114 @@
   <si>
     <t>VEL.2619.sjúkraliði á sérdeild.</t>
   </si>
   <si>
     <t>VEL.2619.sjúkraliði í heimahjúkrun.</t>
   </si>
   <si>
     <t>VEL.2619.Sjúkraliði í þjónustukjarna.</t>
   </si>
   <si>
     <t>VEL.2619.sjúkraliði með sérnám í hjúkrun.</t>
   </si>
   <si>
     <t>VEL.2619.sjúkraliði.</t>
   </si>
   <si>
     <t>VEL.2619.teymisstjóri heimaþjónustu.</t>
   </si>
   <si>
     <t>VEL.2642.félagsliði málefni fatlaðs fólks.</t>
   </si>
   <si>
     <t>VEL.2642.hópstjóri/málefni fatlaðra.</t>
   </si>
   <si>
-    <t>VEL.2642.stuðningsfulltrúi geð</t>
+    <t>VEL.2650.starfsmaður búsetuþjónustu</t>
   </si>
   <si>
     <t>VEL.2642.stuðningsfulltrúi1.</t>
   </si>
   <si>
     <t>VEL.2650.deildarfulltrúi hjúkrunarheimili.</t>
   </si>
   <si>
     <t>VEL.2650.deildarfulltrúi I.</t>
   </si>
   <si>
     <t>VEL.2650.deildarfulltrúi III.</t>
   </si>
   <si>
     <t>VEL.2650.félagsliði á sambýli</t>
   </si>
   <si>
     <t>VEL.2650.félagsliði málefni fatlaðs fólks.</t>
   </si>
   <si>
     <t>VEL.2650.forstöðumaður framreiðslueldhúss.</t>
   </si>
   <si>
     <t>VEL.2650.hópstjóri/málefni fatlaðra.</t>
   </si>
   <si>
     <t>VEL.2650.húsvörður.</t>
   </si>
   <si>
     <t>VEL.2650.leiðbeinandi í félagsstarfi.</t>
   </si>
   <si>
     <t>VEL.2650.starfsmaður/félagslegur stuðningur</t>
   </si>
   <si>
     <t>VEL.2650.matreiðslumaður yfirmaður/eldhús.</t>
   </si>
   <si>
     <t>VEL.2650.matreiðslumaður.</t>
   </si>
   <si>
     <t>VEL.2650.ráðgjafi við eftirlit.</t>
   </si>
   <si>
     <t>VEL.2650.skrifstofumaður.</t>
   </si>
   <si>
-    <t>VEL.2650.stuðningsfulltrúi geð</t>
+    <t>VEL.2642.starfsmaður búsetuþjónustu</t>
   </si>
   <si>
     <t>VEL.2650.starfsmaður heimaþjónustu.</t>
   </si>
   <si>
     <t>VEL.2650.starfsmaður m/persónulega ráðgjöf.</t>
   </si>
   <si>
     <t>VEL.2650.starfsmaður matarþjónustu.</t>
   </si>
   <si>
     <t>VEL.2650.starfsmaður tilsjón.</t>
   </si>
   <si>
-    <t>VEL.2650.stuðningsfulltrúi þroski</t>
+    <t>VEL.2650.stuðningsfulltrúi I</t>
   </si>
   <si>
     <t>VEL.2650.teymisstjóri heimaþjónustu.</t>
   </si>
   <si>
     <t>VEL.2650.tæknifulltrúi.</t>
   </si>
   <si>
     <t>VEL.2650.uppeldis- og meðferðarfulltrúi.</t>
   </si>
   <si>
     <t>VEL.2650.verkefnisstjóri/umsjón verkefna.</t>
   </si>
   <si>
     <t>VEL.2650.þjónustufulltrúi í félagsmiðstöð.</t>
   </si>
   <si>
     <t>VEL.2650.þjónustufulltrúi þjónustumiðstöð.</t>
   </si>
   <si>
     <t>VEL.2650.öryggisvörður</t>
   </si>
   <si>
     <t>VEL.2676.Iðjuþjálfi málefni fatlaðs fólks</t>
   </si>
@@ -695,66 +695,87 @@
   <si>
     <t>VEL.2689.uppeldis og meðferðarráðgjafi</t>
   </si>
   <si>
     <t>VEL.2949.uppeldis og meðferðarráðgjafi</t>
   </si>
   <si>
     <t>VEL.2679.stuðningsráðgjafi</t>
   </si>
   <si>
     <t>VEL.2679.ráðgjafi í málaflokki fatlaðs fólks</t>
   </si>
   <si>
     <t>VEL.2679.uppeldis- og meðferðarráðgjafi</t>
   </si>
   <si>
     <t>VEL.2689.forstöðumaður málefni fatlaðs fólks</t>
   </si>
   <si>
     <t>VEL.2689.teymisstjóri velferðarþjónustu</t>
   </si>
   <si>
     <t>VEL.2020.verkefnastjóri barna og fjölskyldumála</t>
   </si>
   <si>
-    <t>VEL.2020.teymisstjóri sértækrar búsetu HMFÞ.</t>
+    <t>VEL.2020.teymisstjóri HMFÞ.</t>
   </si>
   <si>
     <t>VEL.2671.sérfræðingur virknimiðlun</t>
   </si>
   <si>
     <t>VEL.2674.næringarfræðingur</t>
   </si>
   <si>
     <t>VEL.2112.starfsmaður í neyðarskýli</t>
   </si>
   <si>
     <t>VEL.2112.félagsliði endurhæfingar</t>
   </si>
   <si>
+    <t>VEL.2671.teymisstjóri velferðarþjónustu.</t>
+  </si>
+  <si>
     <t>VEL.2619.sjúkraliði endurhæfingar</t>
+  </si>
+  <si>
+    <t>VEL.2676.forstöðumaður málefni fatlaðs fólks.</t>
+  </si>
+  <si>
+    <t>VEL.2689.teymisstjóri HMFÞ</t>
+  </si>
+  <si>
+    <t>VEL.2949.verkefnastjóri barna og fjölskyldumála</t>
+  </si>
+  <si>
+    <t>VEL.2679.næringarfræðingur</t>
+  </si>
+  <si>
+    <t>VEL.2690.mannauðsráðgjafi.</t>
+  </si>
+  <si>
+    <t>VEL.2671.mannauðsráðgjafi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1058,51 +1079,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q217"/>
+  <dimension ref="A1:Q224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -12363,93 +12384,93 @@
       </c>
       <c r="M213">
         <v>3</v>
       </c>
       <c r="N213">
         <v>1</v>
       </c>
       <c r="O213">
         <v>3</v>
       </c>
       <c r="P213">
         <v>2</v>
       </c>
       <c r="Q213">
         <v>277</v>
       </c>
     </row>
     <row r="214" spans="1:17">
       <c r="A214">
         <v>2265.99</v>
       </c>
       <c r="B214" t="s">
         <v>229</v>
       </c>
       <c r="C214">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="D214">
         <v>6</v>
       </c>
       <c r="E214">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F214">
         <v>6</v>
       </c>
       <c r="G214">
         <v>3</v>
       </c>
       <c r="H214">
         <v>5</v>
       </c>
       <c r="I214">
         <v>1</v>
       </c>
       <c r="J214">
         <v>5</v>
       </c>
       <c r="K214">
         <v>5</v>
       </c>
       <c r="L214">
         <v>5</v>
       </c>
       <c r="M214">
         <v>1</v>
       </c>
       <c r="N214">
         <v>2</v>
       </c>
       <c r="O214">
         <v>3</v>
       </c>
       <c r="P214">
         <v>2</v>
       </c>
       <c r="Q214">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="215" spans="1:17">
       <c r="A215">
         <v>5139.99</v>
       </c>
       <c r="B215" t="s">
         <v>230</v>
       </c>
       <c r="C215">
         <v>477</v>
       </c>
       <c r="D215">
         <v>3</v>
       </c>
       <c r="E215">
         <v>2</v>
       </c>
       <c r="F215">
         <v>3</v>
       </c>
       <c r="G215">
         <v>2</v>
       </c>
       <c r="H215">
@@ -12516,99 +12537,470 @@
       </c>
       <c r="K216">
         <v>4</v>
       </c>
       <c r="L216">
         <v>4</v>
       </c>
       <c r="M216">
         <v>2</v>
       </c>
       <c r="N216">
         <v>1</v>
       </c>
       <c r="O216">
         <v>3</v>
       </c>
       <c r="P216">
         <v>3</v>
       </c>
       <c r="Q216">
         <v>254</v>
       </c>
     </row>
     <row r="217" spans="1:17">
       <c r="A217">
-        <v>3231.04</v>
+        <v>2446.97</v>
       </c>
       <c r="B217" t="s">
         <v>232</v>
       </c>
       <c r="C217">
+        <v>708</v>
+      </c>
+      <c r="D217">
+        <v>8</v>
+      </c>
+      <c r="E217">
+        <v>6</v>
+      </c>
+      <c r="F217">
+        <v>6</v>
+      </c>
+      <c r="G217">
+        <v>3</v>
+      </c>
+      <c r="H217">
+        <v>6</v>
+      </c>
+      <c r="I217">
+        <v>1</v>
+      </c>
+      <c r="J217">
+        <v>5</v>
+      </c>
+      <c r="K217">
+        <v>2</v>
+      </c>
+      <c r="L217">
+        <v>6</v>
+      </c>
+      <c r="M217">
+        <v>3</v>
+      </c>
+      <c r="N217">
+        <v>2</v>
+      </c>
+      <c r="O217">
+        <v>3</v>
+      </c>
+      <c r="P217">
+        <v>1</v>
+      </c>
+      <c r="Q217">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="218" spans="1:17">
+      <c r="A218">
+        <v>3231.04</v>
+      </c>
+      <c r="B218" t="s">
+        <v>233</v>
+      </c>
+      <c r="C218">
         <v>542</v>
       </c>
-      <c r="D217">
-[...38 lines deleted...]
-      <c r="Q217">
+      <c r="D218">
+        <v>4</v>
+      </c>
+      <c r="E218">
+        <v>3</v>
+      </c>
+      <c r="F218">
+        <v>4</v>
+      </c>
+      <c r="G218">
+        <v>3</v>
+      </c>
+      <c r="H218">
+        <v>4</v>
+      </c>
+      <c r="I218">
+        <v>4</v>
+      </c>
+      <c r="J218">
+        <v>4</v>
+      </c>
+      <c r="K218">
+        <v>4</v>
+      </c>
+      <c r="L218">
+        <v>4</v>
+      </c>
+      <c r="M218">
+        <v>2</v>
+      </c>
+      <c r="N218">
+        <v>1</v>
+      </c>
+      <c r="O218">
+        <v>3</v>
+      </c>
+      <c r="P218">
+        <v>3</v>
+      </c>
+      <c r="Q218">
         <v>257</v>
+      </c>
+    </row>
+    <row r="219" spans="1:17">
+      <c r="A219">
+        <v>1229.99</v>
+      </c>
+      <c r="B219" t="s">
+        <v>234</v>
+      </c>
+      <c r="C219">
+        <v>730</v>
+      </c>
+      <c r="D219">
+        <v>7</v>
+      </c>
+      <c r="E219">
+        <v>5</v>
+      </c>
+      <c r="F219">
+        <v>6</v>
+      </c>
+      <c r="G219">
+        <v>3</v>
+      </c>
+      <c r="H219">
+        <v>6</v>
+      </c>
+      <c r="I219">
+        <v>1</v>
+      </c>
+      <c r="J219">
+        <v>5</v>
+      </c>
+      <c r="K219">
+        <v>4</v>
+      </c>
+      <c r="L219">
+        <v>5</v>
+      </c>
+      <c r="M219">
+        <v>4</v>
+      </c>
+      <c r="N219">
+        <v>4</v>
+      </c>
+      <c r="O219">
+        <v>3</v>
+      </c>
+      <c r="P219">
+        <v>3</v>
+      </c>
+      <c r="Q219">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="220" spans="1:17">
+      <c r="A220">
+        <v>2342.99</v>
+      </c>
+      <c r="B220" t="s">
+        <v>235</v>
+      </c>
+      <c r="C220">
+        <v>661</v>
+      </c>
+      <c r="D220">
+        <v>6</v>
+      </c>
+      <c r="E220">
+        <v>5</v>
+      </c>
+      <c r="F220">
+        <v>6</v>
+      </c>
+      <c r="G220">
+        <v>3</v>
+      </c>
+      <c r="H220">
+        <v>5</v>
+      </c>
+      <c r="I220">
+        <v>3</v>
+      </c>
+      <c r="J220">
+        <v>4</v>
+      </c>
+      <c r="K220">
+        <v>4</v>
+      </c>
+      <c r="L220">
+        <v>4</v>
+      </c>
+      <c r="M220">
+        <v>3</v>
+      </c>
+      <c r="N220">
+        <v>1</v>
+      </c>
+      <c r="O220">
+        <v>3</v>
+      </c>
+      <c r="P220">
+        <v>4</v>
+      </c>
+      <c r="Q220">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="221" spans="1:17">
+      <c r="A221">
+        <v>2446.99</v>
+      </c>
+      <c r="B221" t="s">
+        <v>236</v>
+      </c>
+      <c r="C221">
+        <v>670</v>
+      </c>
+      <c r="D221">
+        <v>6</v>
+      </c>
+      <c r="E221">
+        <v>5</v>
+      </c>
+      <c r="F221">
+        <v>6</v>
+      </c>
+      <c r="G221">
+        <v>3</v>
+      </c>
+      <c r="H221">
+        <v>6</v>
+      </c>
+      <c r="I221">
+        <v>1</v>
+      </c>
+      <c r="J221">
+        <v>4</v>
+      </c>
+      <c r="K221">
+        <v>4</v>
+      </c>
+      <c r="L221">
+        <v>5</v>
+      </c>
+      <c r="M221">
+        <v>3</v>
+      </c>
+      <c r="N221">
+        <v>2</v>
+      </c>
+      <c r="O221">
+        <v>3</v>
+      </c>
+      <c r="P221">
+        <v>3</v>
+      </c>
+      <c r="Q221">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="222" spans="1:17">
+      <c r="A222">
+        <v>2265.99</v>
+      </c>
+      <c r="B222" t="s">
+        <v>237</v>
+      </c>
+      <c r="C222">
+        <v>641</v>
+      </c>
+      <c r="D222">
+        <v>6</v>
+      </c>
+      <c r="E222">
+        <v>5</v>
+      </c>
+      <c r="F222">
+        <v>6</v>
+      </c>
+      <c r="G222">
+        <v>3</v>
+      </c>
+      <c r="H222">
+        <v>5</v>
+      </c>
+      <c r="I222">
+        <v>1</v>
+      </c>
+      <c r="J222">
+        <v>5</v>
+      </c>
+      <c r="K222">
+        <v>5</v>
+      </c>
+      <c r="L222">
+        <v>5</v>
+      </c>
+      <c r="M222">
+        <v>1</v>
+      </c>
+      <c r="N222">
+        <v>2</v>
+      </c>
+      <c r="O222">
+        <v>3</v>
+      </c>
+      <c r="P222">
+        <v>2</v>
+      </c>
+      <c r="Q222">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="223" spans="1:17">
+      <c r="A223">
+        <v>2412.99</v>
+      </c>
+      <c r="B223" t="s">
+        <v>238</v>
+      </c>
+      <c r="C223">
+        <v>645</v>
+      </c>
+      <c r="D223">
+        <v>7</v>
+      </c>
+      <c r="E223">
+        <v>6</v>
+      </c>
+      <c r="F223">
+        <v>6</v>
+      </c>
+      <c r="G223">
+        <v>3</v>
+      </c>
+      <c r="H223">
+        <v>5</v>
+      </c>
+      <c r="I223">
+        <v>1</v>
+      </c>
+      <c r="J223">
+        <v>5</v>
+      </c>
+      <c r="K223">
+        <v>3</v>
+      </c>
+      <c r="L223">
+        <v>3</v>
+      </c>
+      <c r="M223">
+        <v>4</v>
+      </c>
+      <c r="N223">
+        <v>1</v>
+      </c>
+      <c r="O223">
+        <v>3</v>
+      </c>
+      <c r="P223">
+        <v>1</v>
+      </c>
+      <c r="Q223">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="224" spans="1:17">
+      <c r="A224">
+        <v>2419.99</v>
+      </c>
+      <c r="B224" t="s">
+        <v>239</v>
+      </c>
+      <c r="C224">
+        <v>645</v>
+      </c>
+      <c r="D224">
+        <v>7</v>
+      </c>
+      <c r="E224">
+        <v>6</v>
+      </c>
+      <c r="F224">
+        <v>6</v>
+      </c>
+      <c r="G224">
+        <v>3</v>
+      </c>
+      <c r="H224">
+        <v>5</v>
+      </c>
+      <c r="I224">
+        <v>1</v>
+      </c>
+      <c r="J224">
+        <v>5</v>
+      </c>
+      <c r="K224">
+        <v>3</v>
+      </c>
+      <c r="L224">
+        <v>3</v>
+      </c>
+      <c r="M224">
+        <v>4</v>
+      </c>
+      <c r="N224">
+        <v>1</v>
+      </c>
+      <c r="O224">
+        <v>3</v>
+      </c>
+      <c r="P224">
+        <v>1</v>
+      </c>
+      <c r="Q224">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>