--- v2 (2026-04-15)
+++ v3 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -732,50 +732,53 @@
     <t>VEL.2112.félagsliði endurhæfingar</t>
   </si>
   <si>
     <t>VEL.2671.teymisstjóri velferðarþjónustu.</t>
   </si>
   <si>
     <t>VEL.2619.sjúkraliði endurhæfingar</t>
   </si>
   <si>
     <t>VEL.2676.forstöðumaður málefni fatlaðs fólks.</t>
   </si>
   <si>
     <t>VEL.2689.teymisstjóri HMFÞ</t>
   </si>
   <si>
     <t>VEL.2949.verkefnastjóri barna og fjölskyldumála</t>
   </si>
   <si>
     <t>VEL.2679.næringarfræðingur</t>
   </si>
   <si>
     <t>VEL.2690.mannauðsráðgjafi.</t>
   </si>
   <si>
     <t>VEL.2671.mannauðsráðgjafi</t>
+  </si>
+  <si>
+    <t>VEL.2671 mannauðssérfræðingur</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1079,51 +1082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q224"/>
+  <dimension ref="A1:Q225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1678,93 +1681,93 @@
       </c>
       <c r="M11">
         <v>2</v>
       </c>
       <c r="N11">
         <v>1</v>
       </c>
       <c r="O11">
         <v>4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
       <c r="Q11">
         <v>259</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
         <v>2412.99</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="D12">
         <v>7</v>
       </c>
       <c r="E12">
         <v>6</v>
       </c>
       <c r="F12">
         <v>6</v>
       </c>
       <c r="G12">
         <v>3</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12">
         <v>5</v>
       </c>
       <c r="K12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12">
         <v>4</v>
       </c>
       <c r="N12">
         <v>1</v>
       </c>
       <c r="O12">
         <v>3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
       <c r="Q12">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
         <v>2351.14</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
         <v>619</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13">
         <v>6</v>
       </c>
       <c r="G13">
         <v>3</v>
       </c>
       <c r="H13">
@@ -12957,50 +12960,103 @@
         <v>1</v>
       </c>
       <c r="J224">
         <v>5</v>
       </c>
       <c r="K224">
         <v>3</v>
       </c>
       <c r="L224">
         <v>3</v>
       </c>
       <c r="M224">
         <v>4</v>
       </c>
       <c r="N224">
         <v>1</v>
       </c>
       <c r="O224">
         <v>3</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
       <c r="Q224">
         <v>277</v>
+      </c>
+    </row>
+    <row r="225" spans="1:17">
+      <c r="A225">
+        <v>2412.99</v>
+      </c>
+      <c r="B225" t="s">
+        <v>240</v>
+      </c>
+      <c r="C225">
+        <v>674</v>
+      </c>
+      <c r="D225">
+        <v>7</v>
+      </c>
+      <c r="E225">
+        <v>6</v>
+      </c>
+      <c r="F225">
+        <v>6</v>
+      </c>
+      <c r="G225">
+        <v>3</v>
+      </c>
+      <c r="H225">
+        <v>6</v>
+      </c>
+      <c r="I225">
+        <v>1</v>
+      </c>
+      <c r="J225">
+        <v>5</v>
+      </c>
+      <c r="K225">
+        <v>2</v>
+      </c>
+      <c r="L225">
+        <v>3</v>
+      </c>
+      <c r="M225">
+        <v>5</v>
+      </c>
+      <c r="N225">
+        <v>2</v>
+      </c>
+      <c r="O225">
+        <v>3</v>
+      </c>
+      <c r="P225">
+        <v>1</v>
+      </c>
+      <c r="Q225">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>