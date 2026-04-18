--- v1 (2026-02-01)
+++ v2 (2026-04-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>BHM Númer</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Stig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
@@ -280,50 +280,61 @@
     <t>BHM-97</t>
   </si>
   <si>
     <t>Þroskaþjálfi í grunnskóla</t>
   </si>
   <si>
     <t>Gerð er krafa um að starfsfólk hafi háskólamenntun á sviði þroskaþjálfunar og starfsleyfi til að vinna sem slíkur. Starfið felur í sér ábyrgð á velferð nemenda. Þroskaþjálfi vinnur að greiningum á nemendum og vinnur einstaklings- og/eða hópaáætlanir. Starfið felst m.a. í að halda utan um teymisfundi/þjálfunarfundi vegna nemenda og fylgja eftir áætlunum. Í starfinu felst að jafnaði takmarkað líkamlegt erfiði en reglubundið er þess krafist að þroskaþjálfi vinni í erfiðum og óþægilegum vinnustellingum þegar það aðstoðar nemendur. Þroskaþjálfi getur í starfi orðið fyrir hótunum, ofbeldi eða ógnandi hegðun.</t>
   </si>
   <si>
     <t>BHM-98</t>
   </si>
   <si>
     <t>Þroskaþjálfi í sérdeild</t>
   </si>
   <si>
     <t>Gerð er krafa um að starfsfólk hafi háskólamenntun á sviði þroskaþjálfunar og starfsleyfi til að vinna sem slíkur. Starfið felur í sér ábyrgð á velferð nemenda með sértækar þarfir. Þroskaþjálfi vinnur að greiningum á nemendum og vinnur einstaklings- og/eða hópaáætlanir og fylgir þeim eftir með teymis/þjálfunarfundum. Í starfinu felst að jafnaði takmarkað líkamlegt erfiði en reglubundið er þess krafist að þroskaþjálfi vinni í erfiðum og óþægilegum vinnustellingum þegar það aðstoðar nemendur. Þroskaþjálfi getur í starfi orðið fyrir hótunum, ofbeldi eða ógnandi hegðun.</t>
   </si>
   <si>
     <t>BHM-99</t>
   </si>
   <si>
     <t>Þroskaþjálfi í sérdeild – sérúrræði</t>
   </si>
   <si>
     <t>Gerð er krafa um að starfsfólk hafi háskólamenntun á sviði þroskaþjálfunar og starfsleyfi til að vinna sem slíkur. Starfið felur í sér ábyrgð á velferð nemenda með flóknar og sértækar þarfir. Þroskaþjálfinn hefur umsjón með nemendum sem eru með greiningar, vinnur einstaklings- og hópaáætlanir og fylgir þeim eftir með teymis/þjálfunarfundum. Í starfinu felst að jafnaði takmarkað líkamlegt erfiði og reglubundið er þess krafist að þroskaþjálfi vinni í mjög erfiðum og óþægilegum vinnustellingum þegar það aðstoðar nemendur. Þroskaþjálfi getur að jafnaði í starfi orðið fyrir hótunum, ofbeldi eða ógnandi hegðun.</t>
+  </si>
+  <si>
+    <t>BHM-75</t>
+  </si>
+  <si>
+    <t>BHM-75 Þroskaþjálfi velferð</t>
+  </si>
+  <si>
+    <t>&lt;strong&gt;BHM-75 - Þroskaþjálfi velferð&lt;/strong&gt;
+&amp;nbsp;
+&lt;em&gt;Gerð er krafa um að starfsmaður hafi háskólamenntun á sviði  þroskaþjálfunar eða á öðru viðurkenndu fagsviði sem nýtist í starfi og að hafa starfsleyfi þar sem það á við. Gerð er krafa um færni til að túlka flóknar upplýsingar og vinna að langtímaáætlunum. Starfið felur í sér ábyrgð á velferðarúrræði sem getur t.d. falið í sér tilsjón á heimilum eða margþætta aðstoð og stuðning við notendur þjónustu. Starfsmaður er í samskiptum við notendur og/eða nemendur sem krefjast umönnunar, þjálfunar og/eða ráðgjafar frá starfsmanni. Í starfinu getur falist að veita notendum þjónustu inni á heimili þeirra.&lt;/em&gt;Enter Job title popup text</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -627,51 +638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S22"/>
+  <dimension ref="A1:S23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1931,50 +1942,109 @@
         <v>4</v>
       </c>
       <c r="L22">
         <v>4</v>
       </c>
       <c r="M22">
         <v>5</v>
       </c>
       <c r="N22">
         <v>3</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="P22">
         <v>3</v>
       </c>
       <c r="Q22">
         <v>4</v>
       </c>
       <c r="R22">
         <v>169</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23">
+        <v>2446.03</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23">
+        <v>608</v>
+      </c>
+      <c r="E23">
+        <v>6</v>
+      </c>
+      <c r="F23">
+        <v>5</v>
+      </c>
+      <c r="G23">
+        <v>6</v>
+      </c>
+      <c r="H23">
+        <v>3</v>
+      </c>
+      <c r="I23">
+        <v>5</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
+      </c>
+      <c r="K23">
+        <v>4</v>
+      </c>
+      <c r="L23">
+        <v>3</v>
+      </c>
+      <c r="M23">
+        <v>4</v>
+      </c>
+      <c r="N23">
+        <v>2</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="P23">
+        <v>3</v>
+      </c>
+      <c r="Q23">
+        <v>3</v>
+      </c>
+      <c r="R23">
+        <v>159</v>
+      </c>
+      <c r="S23" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>