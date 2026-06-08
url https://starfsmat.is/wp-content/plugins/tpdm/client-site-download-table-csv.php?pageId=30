--- v2 (2026-04-18)
+++ v3 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>BHM Númer</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Stig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
@@ -285,56 +285,63 @@
   <si>
     <t>Gerð er krafa um að starfsfólk hafi háskólamenntun á sviði þroskaþjálfunar og starfsleyfi til að vinna sem slíkur. Starfið felur í sér ábyrgð á velferð nemenda. Þroskaþjálfi vinnur að greiningum á nemendum og vinnur einstaklings- og/eða hópaáætlanir. Starfið felst m.a. í að halda utan um teymisfundi/þjálfunarfundi vegna nemenda og fylgja eftir áætlunum. Í starfinu felst að jafnaði takmarkað líkamlegt erfiði en reglubundið er þess krafist að þroskaþjálfi vinni í erfiðum og óþægilegum vinnustellingum þegar það aðstoðar nemendur. Þroskaþjálfi getur í starfi orðið fyrir hótunum, ofbeldi eða ógnandi hegðun.</t>
   </si>
   <si>
     <t>BHM-98</t>
   </si>
   <si>
     <t>Þroskaþjálfi í sérdeild</t>
   </si>
   <si>
     <t>Gerð er krafa um að starfsfólk hafi háskólamenntun á sviði þroskaþjálfunar og starfsleyfi til að vinna sem slíkur. Starfið felur í sér ábyrgð á velferð nemenda með sértækar þarfir. Þroskaþjálfi vinnur að greiningum á nemendum og vinnur einstaklings- og/eða hópaáætlanir og fylgir þeim eftir með teymis/þjálfunarfundum. Í starfinu felst að jafnaði takmarkað líkamlegt erfiði en reglubundið er þess krafist að þroskaþjálfi vinni í erfiðum og óþægilegum vinnustellingum þegar það aðstoðar nemendur. Þroskaþjálfi getur í starfi orðið fyrir hótunum, ofbeldi eða ógnandi hegðun.</t>
   </si>
   <si>
     <t>BHM-99</t>
   </si>
   <si>
     <t>Þroskaþjálfi í sérdeild – sérúrræði</t>
   </si>
   <si>
     <t>Gerð er krafa um að starfsfólk hafi háskólamenntun á sviði þroskaþjálfunar og starfsleyfi til að vinna sem slíkur. Starfið felur í sér ábyrgð á velferð nemenda með flóknar og sértækar þarfir. Þroskaþjálfinn hefur umsjón með nemendum sem eru með greiningar, vinnur einstaklings- og hópaáætlanir og fylgir þeim eftir með teymis/þjálfunarfundum. Í starfinu felst að jafnaði takmarkað líkamlegt erfiði og reglubundið er þess krafist að þroskaþjálfi vinni í mjög erfiðum og óþægilegum vinnustellingum þegar það aðstoðar nemendur. Þroskaþjálfi getur að jafnaði í starfi orðið fyrir hótunum, ofbeldi eða ógnandi hegðun.</t>
   </si>
   <si>
     <t>BHM-75</t>
   </si>
   <si>
-    <t>BHM-75 Þroskaþjálfi velferð</t>
+    <t>Þroskaþjálfi velferð</t>
   </si>
   <si>
     <t>&lt;strong&gt;BHM-75 - Þroskaþjálfi velferð&lt;/strong&gt;
 &amp;nbsp;
 &lt;em&gt;Gerð er krafa um að starfsmaður hafi háskólamenntun á sviði  þroskaþjálfunar eða á öðru viðurkenndu fagsviði sem nýtist í starfi og að hafa starfsleyfi þar sem það á við. Gerð er krafa um færni til að túlka flóknar upplýsingar og vinna að langtímaáætlunum. Starfið felur í sér ábyrgð á velferðarúrræði sem getur t.d. falið í sér tilsjón á heimilum eða margþætta aðstoð og stuðning við notendur þjónustu. Starfsmaður er í samskiptum við notendur og/eða nemendur sem krefjast umönnunar, þjálfunar og/eða ráðgjafar frá starfsmanni. Í starfinu getur falist að veita notendum þjónustu inni á heimili þeirra.&lt;/em&gt;Enter Job title popup text</t>
+  </si>
+  <si>
+    <t>Verkefnastjóri í skóla</t>
+  </si>
+  <si>
+    <t>BHM-82 Verkefnastjóri í skóla
+&lt;em&gt;Gerð er krafa um að starfsmaður hafi háskólamenntun á sviði þroskaþjálfunar eða á öðru viðurkenndu fagsviði sem nýtist í starfi og að hafa starfsleyfi þar sem það á við. Einnig eru gerðar kröfur um reynslu af vinnu með einstaklingum með margvíslegar fatlanir. Starfið felur í sér persónulega þjónustu við nemendur með krefjandi þarfir vegna fötlunar sinnar og starfsmaður hefur áhrif á þau velferðarúrræði sem valin eru. Starfið felur í sér talsverða verkstjórn, leiðsögn, samhæfingu og þjálfum annarra starfsmanna. Starfinu fylgir stundum mjög mikið tilfinningalegt álag.&lt;/em&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -638,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S23"/>
+  <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1542,93 +1549,93 @@
       </c>
       <c r="P15">
         <v>3</v>
       </c>
       <c r="Q15">
         <v>3</v>
       </c>
       <c r="R15">
         <v>166</v>
       </c>
       <c r="S15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16">
         <v>2342.01</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16">
-        <v>654</v>
+        <v>698</v>
       </c>
       <c r="E16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F16">
         <v>5</v>
       </c>
       <c r="G16">
         <v>6</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
       <c r="I16">
         <v>5</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L16">
         <v>4</v>
       </c>
       <c r="M16">
         <v>5</v>
       </c>
       <c r="N16">
         <v>3</v>
       </c>
       <c r="O16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P16">
         <v>3</v>
       </c>
       <c r="Q16">
         <v>3</v>
       </c>
       <c r="R16">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="S16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17">
         <v>2446.99</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17">
         <v>688</v>
       </c>
       <c r="E17">
         <v>7</v>
       </c>
       <c r="F17">
         <v>5</v>
       </c>
       <c r="G17">
@@ -2001,50 +2008,109 @@
         <v>4</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>4</v>
       </c>
       <c r="N23">
         <v>2</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="P23">
         <v>3</v>
       </c>
       <c r="Q23">
         <v>3</v>
       </c>
       <c r="R23">
         <v>159</v>
       </c>
       <c r="S23" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24">
+        <v>2342.01</v>
+      </c>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24">
+        <v>698</v>
+      </c>
+      <c r="E24">
+        <v>7</v>
+      </c>
+      <c r="F24">
+        <v>5</v>
+      </c>
+      <c r="G24">
+        <v>6</v>
+      </c>
+      <c r="H24">
+        <v>3</v>
+      </c>
+      <c r="I24">
+        <v>5</v>
+      </c>
+      <c r="J24">
+        <v>2</v>
+      </c>
+      <c r="K24">
+        <v>5</v>
+      </c>
+      <c r="L24">
+        <v>4</v>
+      </c>
+      <c r="M24">
+        <v>5</v>
+      </c>
+      <c r="N24">
+        <v>3</v>
+      </c>
+      <c r="O24">
+        <v>2</v>
+      </c>
+      <c r="P24">
+        <v>3</v>
+      </c>
+      <c r="Q24">
+        <v>3</v>
+      </c>
+      <c r="R24">
+        <v>172</v>
+      </c>
+      <c r="S24" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>