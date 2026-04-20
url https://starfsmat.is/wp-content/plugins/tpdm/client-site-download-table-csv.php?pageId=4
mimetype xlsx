--- v1 (2026-01-08)
+++ v2 (2026-04-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -68,149 +68,137 @@
   <si>
     <t>8. Tilfinningalegt álag</t>
   </si>
   <si>
     <t>9. Áb. á fólki</t>
   </si>
   <si>
     <t>10. Áb. á stjórnun</t>
   </si>
   <si>
     <t>11. Áb. á fjárm</t>
   </si>
   <si>
     <t>12. Áb. á bún</t>
   </si>
   <si>
     <t>13. Vinnuaðstæður</t>
   </si>
   <si>
     <t>Launaflokkur</t>
   </si>
   <si>
     <t>MOS.2020.launaráðgjafi I.</t>
   </si>
   <si>
-    <t>FMS.2020.launaráðgjafi II.</t>
-[...1 lines deleted...]
-  <si>
     <t>MOS.2020.launaráðgjafi III. (verkefna- eða teymisstjórn)</t>
   </si>
   <si>
     <t>FMS.2020.sérfræðingur</t>
   </si>
   <si>
     <t>FMS.2020.teymisstjóri.</t>
   </si>
   <si>
     <t>FMS.2601.verkefnastjóri tryggingamála.</t>
   </si>
   <si>
     <t>BLÖ.2650.skrifstofustjóri.</t>
   </si>
   <si>
     <t>FMS.2650.aðalgjaldkeri.</t>
   </si>
   <si>
     <t>FMS.2650.bókari 3.</t>
   </si>
   <si>
     <t>FMS.2650.bókhaldsfulltrúi 2.</t>
   </si>
   <si>
     <t>FMS.2650.fulltrúi í skjalavinnslu.</t>
   </si>
   <si>
     <t>FMS.2650.gjaldkeri.</t>
   </si>
   <si>
     <t>FMS.2650.innheimtufulltrúi.</t>
   </si>
   <si>
     <t>MOS.2650.launaráðgjafi I.</t>
   </si>
   <si>
-    <t>FMS.2650.launaráðgjafi II.</t>
-[...1 lines deleted...]
-  <si>
     <t>MOS.2650.launaráðgjafi III. (verkefna- eða teymisstjórn)</t>
   </si>
   <si>
     <t>FMS.2650.launaskrárritari.</t>
   </si>
   <si>
     <t>FMS.2650.sérfræðingur.</t>
   </si>
   <si>
     <t>FMS.2650.umsjónarmaður fjárhagskerfa.</t>
   </si>
   <si>
     <t>FMS.2650.umsjónarmaður mannauðskerfis.</t>
   </si>
   <si>
     <t>MOS.2650.þróunarstjóri mannauðs- og launakerfis.</t>
   </si>
   <si>
     <t>FMS.2675.deildarstjóri Eignaskrifstofu.</t>
   </si>
   <si>
     <t>FMS.2675.rekstrarstjóri mannvirkja (í Úlfarsárdal)</t>
   </si>
   <si>
     <t>MOS.2675.sérfræðingur 3 (innkaupaskrifstofa)</t>
   </si>
   <si>
     <t>FMS.2675.sérfræðingur áhættugreining.</t>
   </si>
   <si>
     <t>FMS.2675.sérfræðingur áætlun-og uppgjör.</t>
   </si>
   <si>
     <t>MAR.2020.sérfræðingur í jafnréttismálum.</t>
   </si>
   <si>
     <t>MAR.2020.verkefnastjóri mannréttindaskrifstofu Rvk.</t>
   </si>
   <si>
     <t>MAR.2679.jafnréttisráðgjafi.</t>
   </si>
   <si>
-    <t>SBB.2020.upplýsingastjóri.</t>
-[...1 lines deleted...]
-  <si>
     <t>SBB.2020.verkefnastjóri upplýsingamála.</t>
   </si>
   <si>
     <t>SBB.2650.bílstjóri.</t>
   </si>
   <si>
     <t>SBB.2650.móttökufulltrúi Reykjavíkurborgar.</t>
   </si>
   <si>
-    <t>SBB.2650.skrifstofu- og þjónustufulltrúi.</t>
-[...1 lines deleted...]
-  <si>
     <t>SBB.2679.samskiptastjóri</t>
   </si>
   <si>
     <t>SBB.2679.mannauðsráðgjafi.</t>
   </si>
   <si>
     <t>SBS.2020.Verkefnastjóri gæðamála og kosninga</t>
   </si>
   <si>
     <t>SÞR.2020.deildarstjóri Borgarskjalasafni.</t>
   </si>
   <si>
     <t>SÞR.2020.hugbúnaðarsérfræðingur.</t>
   </si>
   <si>
     <t>SÞR.2020.kerfisfræðingur.</t>
   </si>
   <si>
     <t>SÞR.2020.kerfisstjóri.</t>
   </si>
   <si>
     <t>SÞR.2020.teymisstjóri stjórnsýsluhúsa.</t>
   </si>
   <si>
     <t>SÞR.2020.teymisstjóri.</t>
@@ -284,66 +272,84 @@
   <si>
     <t>SÞR.2683.tölvunarfræðingur 2</t>
   </si>
   <si>
     <t>SÞR.2679.sérfræðingur gagnahögun</t>
   </si>
   <si>
     <t>SÞR.2679.fjármálastjóri</t>
   </si>
   <si>
     <t>SÞR.2670.upplýsingafræðingur</t>
   </si>
   <si>
     <t>FMS.2020.sérfræðingur vinnslustjórnar.</t>
   </si>
   <si>
     <t>SÞR.2650.umsjónarmaður fjárhagskerfa</t>
   </si>
   <si>
     <t>SÞR.2675.skrifstofustjóri gagnaþjónustu</t>
   </si>
   <si>
     <t>SBS.2679. Verkefnastjóri stjórnsýslu</t>
   </si>
   <si>
-    <t>SÞR.2679.verkefnastjóri</t>
+    <t>SÞR.2679.sérfræðingru 3 (verkefnastjóri)</t>
   </si>
   <si>
     <t>FMS.2650.teymisstjóri húsnæðismála</t>
   </si>
   <si>
     <t>SÞR.2020.verkefnastjóri</t>
   </si>
   <si>
     <t>MOS.2020.mannauðsfulltrúi</t>
   </si>
   <si>
     <t>ÞON.2679.vörustjóri</t>
   </si>
   <si>
     <t>ÞON.2679.sérfræðingur 3 (stafrænn leiðtogi)</t>
+  </si>
+  <si>
+    <t>SÞR.2679.teymisstjóri.</t>
+  </si>
+  <si>
+    <t>MOS.2679.mannauðsfulltrúi</t>
+  </si>
+  <si>
+    <t>MOS.2690.mannauðssérfræðingur</t>
+  </si>
+  <si>
+    <t>FMS.2679.mannauðsstjóri.</t>
+  </si>
+  <si>
+    <t>SBB.2020.verkefnastjóri 2 (þjónusta og gæðamál)</t>
+  </si>
+  <si>
+    <t>SÞR.2671.verkefnastjóri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -647,51 +653,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q80"/>
+  <dimension ref="A1:Q82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -769,4015 +775,4015 @@
       </c>
       <c r="M2">
         <v>2</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
         <v>3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3">
         <v>4121.02</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3">
-        <v>539</v>
+        <v>578</v>
       </c>
       <c r="D3">
         <v>6</v>
       </c>
       <c r="E3">
         <v>4</v>
       </c>
       <c r="F3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G3">
         <v>4</v>
       </c>
       <c r="H3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
         <v>5</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>2</v>
       </c>
       <c r="M3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
         <v>3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
       <c r="Q3">
-        <v>256</v>
+        <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
-        <v>4121.02</v>
+        <v>2419.99</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="D4">
         <v>6</v>
       </c>
       <c r="E4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G4">
         <v>4</v>
       </c>
       <c r="H4">
         <v>5</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M4">
         <v>3</v>
       </c>
       <c r="N4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O4">
         <v>3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
       <c r="Q4">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>2419.99</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5">
-        <v>568</v>
+        <v>638</v>
       </c>
       <c r="D5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E5">
         <v>5</v>
       </c>
       <c r="F5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H5">
         <v>5</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
       <c r="Q5">
-        <v>262</v>
+        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
-        <v>2419.99</v>
+        <v>2121.97</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
-        <v>638</v>
+        <v>700</v>
       </c>
       <c r="D6">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G6">
         <v>3</v>
       </c>
       <c r="H6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6">
         <v>5</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
       <c r="Q6">
-        <v>276</v>
+        <v>288</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7">
-        <v>2121.97</v>
+        <v>4190.07</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7">
-        <v>700</v>
+        <v>469</v>
       </c>
       <c r="D7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G7">
         <v>3</v>
       </c>
       <c r="H7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N7">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
       <c r="Q7">
-        <v>288</v>
+        <v>247</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8">
-        <v>4190.07</v>
+        <v>4211.05</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>469</v>
+        <v>575</v>
       </c>
       <c r="D8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E8">
         <v>4</v>
       </c>
       <c r="F8">
         <v>4</v>
       </c>
       <c r="G8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H8">
         <v>4</v>
       </c>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L8">
         <v>1</v>
       </c>
       <c r="M8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O8">
         <v>3</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
       <c r="Q8">
-        <v>247</v>
+        <v>264</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
-        <v>4211.05</v>
+        <v>3433.01</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9">
-        <v>575</v>
+        <v>469</v>
       </c>
       <c r="D9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E9">
         <v>4</v>
       </c>
       <c r="F9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G9">
         <v>4</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I9">
         <v>1</v>
       </c>
       <c r="J9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L9">
         <v>1</v>
       </c>
       <c r="M9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O9">
         <v>3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
       <c r="Q9">
-        <v>264</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10">
         <v>3433.01</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
-        <v>469</v>
+        <v>505</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10">
         <v>4</v>
       </c>
       <c r="F10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G10">
         <v>4</v>
       </c>
       <c r="H10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10">
         <v>4</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
         <v>2</v>
       </c>
       <c r="N10">
         <v>3</v>
       </c>
       <c r="O10">
         <v>3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
       <c r="Q10">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>3433.01</v>
+        <v>4141.99</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>505</v>
+        <v>423</v>
       </c>
       <c r="D11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F11">
         <v>4</v>
       </c>
       <c r="G11">
         <v>4</v>
       </c>
       <c r="H11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O11">
         <v>3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
       <c r="Q11">
-        <v>252</v>
+        <v>241</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>4141.99</v>
+        <v>4211.05</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
-        <v>423</v>
+        <v>541</v>
       </c>
       <c r="D12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F12">
         <v>4</v>
       </c>
       <c r="G12">
         <v>4</v>
       </c>
       <c r="H12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J12">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O12">
         <v>3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
       <c r="Q12">
-        <v>241</v>
+        <v>257</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>4211.05</v>
+        <v>4215.99</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
-        <v>541</v>
+        <v>469</v>
       </c>
       <c r="D13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F13">
         <v>4</v>
       </c>
       <c r="G13">
         <v>4</v>
       </c>
       <c r="H13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I13">
         <v>1</v>
       </c>
       <c r="J13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K13">
         <v>2</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O13">
         <v>3</v>
       </c>
       <c r="P13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q13">
-        <v>257</v>
+        <v>247</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>4215.99</v>
+        <v>4121.02</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14">
-        <v>469</v>
+        <v>518</v>
       </c>
       <c r="D14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F14">
         <v>4</v>
       </c>
       <c r="G14">
         <v>4</v>
       </c>
       <c r="H14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I14">
         <v>1</v>
       </c>
       <c r="J14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14">
         <v>2</v>
       </c>
       <c r="M14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N14">
         <v>3</v>
       </c>
       <c r="O14">
         <v>3</v>
       </c>
       <c r="P14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q14">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
         <v>4121.02</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
-        <v>518</v>
+        <v>578</v>
       </c>
       <c r="D15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E15">
         <v>4</v>
       </c>
       <c r="F15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G15">
         <v>4</v>
       </c>
       <c r="H15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15">
         <v>5</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
         <v>2</v>
       </c>
       <c r="M15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N15">
         <v>3</v>
       </c>
       <c r="O15">
         <v>3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
       <c r="Q15">
-        <v>253</v>
+        <v>264</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
         <v>4121.02</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16">
-        <v>539</v>
+        <v>578</v>
       </c>
       <c r="D16">
         <v>6</v>
       </c>
       <c r="E16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F16">
         <v>4</v>
       </c>
       <c r="G16">
         <v>4</v>
       </c>
       <c r="H16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I16">
         <v>1</v>
       </c>
       <c r="J16">
         <v>5</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N16">
         <v>3</v>
       </c>
       <c r="O16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
       <c r="Q16">
-        <v>256</v>
+        <v>264</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>4121.02</v>
+        <v>2419.99</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17">
-        <v>578</v>
+        <v>542</v>
       </c>
       <c r="D17">
         <v>6</v>
       </c>
       <c r="E17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O17">
         <v>3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
       <c r="Q17">
-        <v>264</v>
+        <v>257</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>4121.02</v>
+        <v>3120.03</v>
       </c>
       <c r="B18" t="s">
         <v>33</v>
       </c>
       <c r="C18">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="D18">
         <v>6</v>
       </c>
       <c r="E18">
         <v>5</v>
       </c>
       <c r="F18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G18">
         <v>4</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18">
         <v>5</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>1</v>
       </c>
       <c r="M18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>2419.99</v>
+        <v>2139.99</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19">
-        <v>542</v>
+        <v>651</v>
       </c>
       <c r="D19">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H19">
         <v>5</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
         <v>2</v>
       </c>
       <c r="N19">
         <v>4</v>
       </c>
       <c r="O19">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
       <c r="Q19">
-        <v>257</v>
+        <v>278</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>3120.03</v>
+        <v>2139.99</v>
       </c>
       <c r="B20" t="s">
         <v>35</v>
       </c>
       <c r="C20">
-        <v>565</v>
+        <v>677</v>
       </c>
       <c r="D20">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F20">
         <v>5</v>
       </c>
       <c r="G20">
         <v>4</v>
       </c>
       <c r="H20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I20">
         <v>1</v>
       </c>
       <c r="J20">
         <v>5</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N20">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
       <c r="Q20">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>2139.99</v>
+        <v>1239.99</v>
       </c>
       <c r="B21" t="s">
         <v>36</v>
       </c>
       <c r="C21">
-        <v>651</v>
+        <v>698</v>
       </c>
       <c r="D21">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E21">
         <v>6</v>
       </c>
       <c r="F21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G21">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21">
         <v>5</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>1</v>
       </c>
       <c r="M21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O21">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
       <c r="Q21">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>2139.99</v>
+        <v>2419.99</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
       <c r="C22">
-        <v>677</v>
+        <v>661</v>
       </c>
       <c r="D22">
         <v>7</v>
       </c>
       <c r="E22">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F22">
         <v>5</v>
       </c>
       <c r="G22">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H22">
         <v>6</v>
       </c>
       <c r="I22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J22">
         <v>5</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O22">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
       <c r="Q22">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>1239.99</v>
+        <v>2419.99</v>
       </c>
       <c r="B23" t="s">
         <v>38</v>
       </c>
       <c r="C23">
-        <v>698</v>
+        <v>661</v>
       </c>
       <c r="D23">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E23">
         <v>6</v>
       </c>
       <c r="F23">
         <v>6</v>
       </c>
       <c r="G23">
         <v>3</v>
       </c>
       <c r="H23">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23">
         <v>5</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M23">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
       <c r="Q23">
-        <v>287</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>2419.99</v>
+        <v>2121.05</v>
       </c>
       <c r="B24" t="s">
         <v>39</v>
       </c>
       <c r="C24">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="D24">
         <v>7</v>
       </c>
       <c r="E24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F24">
         <v>5</v>
       </c>
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24">
         <v>6</v>
       </c>
       <c r="I24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J24">
         <v>5</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>3</v>
       </c>
       <c r="M24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O24">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
       <c r="Q24">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
         <v>2419.99</v>
       </c>
       <c r="B25" t="s">
         <v>40</v>
       </c>
       <c r="C25">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25">
         <v>6</v>
       </c>
       <c r="F25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G25">
         <v>3</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25">
         <v>5</v>
       </c>
       <c r="K25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L25">
         <v>3</v>
       </c>
       <c r="M25">
         <v>2</v>
       </c>
       <c r="N25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O25">
         <v>4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
       <c r="Q25">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>2121.05</v>
+        <v>2412.99</v>
       </c>
       <c r="B26" t="s">
         <v>41</v>
       </c>
       <c r="C26">
-        <v>651</v>
+        <v>635</v>
       </c>
       <c r="D26">
         <v>7</v>
       </c>
       <c r="E26">
         <v>6</v>
       </c>
       <c r="F26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G26">
         <v>3</v>
       </c>
       <c r="H26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I26">
         <v>1</v>
       </c>
       <c r="J26">
         <v>5</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L26">
         <v>3</v>
       </c>
       <c r="M26">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N26">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
       <c r="Q26">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>2419.99</v>
+        <v>4190.99</v>
       </c>
       <c r="B27" t="s">
         <v>42</v>
       </c>
       <c r="C27">
-        <v>651</v>
+        <v>588</v>
       </c>
       <c r="D27">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E27">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G27">
         <v>3</v>
       </c>
       <c r="H27">
         <v>5</v>
       </c>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27">
         <v>5</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27">
         <v>3</v>
       </c>
       <c r="M27">
         <v>2</v>
       </c>
       <c r="N27">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
       <c r="Q27">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>2412.99</v>
+        <v>2412.02</v>
       </c>
       <c r="B28" t="s">
         <v>43</v>
       </c>
       <c r="C28">
-        <v>635</v>
+        <v>656</v>
       </c>
       <c r="D28">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E28">
         <v>6</v>
       </c>
       <c r="F28">
         <v>6</v>
       </c>
       <c r="G28">
         <v>3</v>
       </c>
       <c r="H28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
       <c r="J28">
         <v>5</v>
       </c>
       <c r="K28">
         <v>2</v>
       </c>
       <c r="L28">
         <v>3</v>
       </c>
       <c r="M28">
         <v>4</v>
       </c>
       <c r="N28">
         <v>1</v>
       </c>
       <c r="O28">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>4190.99</v>
+        <v>2413.99</v>
       </c>
       <c r="B29" t="s">
         <v>44</v>
       </c>
       <c r="C29">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="D29">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29">
         <v>6</v>
       </c>
       <c r="G29">
         <v>3</v>
       </c>
       <c r="H29">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29">
         <v>5</v>
       </c>
       <c r="K29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
       <c r="Q29">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>2412.02</v>
+        <v>8322.99</v>
       </c>
       <c r="B30" t="s">
         <v>45</v>
       </c>
       <c r="C30">
-        <v>656</v>
+        <v>335</v>
       </c>
       <c r="D30">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F30">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
       <c r="L30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M30">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N30">
         <v>1</v>
       </c>
       <c r="O30">
         <v>2</v>
       </c>
       <c r="P30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q30">
-        <v>279</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>1239.99</v>
+        <v>4222.1</v>
       </c>
       <c r="B31" t="s">
         <v>46</v>
       </c>
       <c r="C31">
-        <v>750</v>
+        <v>536</v>
       </c>
       <c r="D31">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E31">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F31">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G31">
         <v>3</v>
       </c>
       <c r="H31">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J31">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>2</v>
       </c>
       <c r="M31">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N31">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O31">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q31">
-        <v>298</v>
+        <v>256</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>2413.99</v>
+        <v>1239.25</v>
       </c>
       <c r="B32" t="s">
         <v>47</v>
       </c>
       <c r="C32">
-        <v>612</v>
+        <v>747</v>
       </c>
       <c r="D32">
+        <v>8</v>
+      </c>
+      <c r="E32">
+        <v>6</v>
+      </c>
+      <c r="F32">
+        <v>6</v>
+      </c>
+      <c r="G32">
+        <v>3</v>
+      </c>
+      <c r="H32">
         <v>7</v>
       </c>
-      <c r="E32">
-[...10 lines deleted...]
-      </c>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32">
         <v>5</v>
       </c>
       <c r="K32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L32">
         <v>2</v>
       </c>
       <c r="M32">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
       <c r="Q32">
-        <v>271</v>
+        <v>297</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>8322.99</v>
+        <v>2412.99</v>
       </c>
       <c r="B33" t="s">
         <v>48</v>
       </c>
       <c r="C33">
-        <v>335</v>
+        <v>645</v>
       </c>
       <c r="D33">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N33">
         <v>1</v>
       </c>
       <c r="O33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q33">
-        <v>230</v>
+        <v>277</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>4222.1</v>
+        <v>2122.97</v>
       </c>
       <c r="B34" t="s">
         <v>49</v>
       </c>
       <c r="C34">
-        <v>536</v>
+        <v>674</v>
       </c>
       <c r="D34">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E34">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F34">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G34">
         <v>3</v>
       </c>
       <c r="H34">
         <v>5</v>
       </c>
       <c r="I34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J34">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="P34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q34">
-        <v>256</v>
+        <v>283</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>4223.99</v>
+        <v>2439.99</v>
       </c>
       <c r="B35" t="s">
         <v>50</v>
       </c>
       <c r="C35">
-        <v>443</v>
+        <v>560</v>
       </c>
       <c r="D35">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H35">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J35">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L35">
         <v>2</v>
       </c>
       <c r="M35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="P35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q35">
-        <v>244</v>
+        <v>261</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>1239.25</v>
+        <v>2131.01</v>
       </c>
       <c r="B36" t="s">
         <v>51</v>
       </c>
       <c r="C36">
-        <v>747</v>
+        <v>586</v>
       </c>
       <c r="D36">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E36">
         <v>6</v>
       </c>
       <c r="F36">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G36">
         <v>3</v>
       </c>
       <c r="H36">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
         <v>5</v>
       </c>
       <c r="K36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N36">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O36">
         <v>5</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
       <c r="Q36">
-        <v>297</v>
+        <v>266</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>2412.99</v>
+        <v>3120.02</v>
       </c>
       <c r="B37" t="s">
         <v>52</v>
       </c>
       <c r="C37">
-        <v>645</v>
+        <v>492</v>
       </c>
       <c r="D37">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H37">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J37">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K37">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N37">
         <v>1</v>
       </c>
       <c r="O37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
       <c r="Q37">
-        <v>277</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>2122.97</v>
+        <v>3120.03</v>
       </c>
       <c r="B38" t="s">
         <v>53</v>
       </c>
       <c r="C38">
-        <v>674</v>
+        <v>552</v>
       </c>
       <c r="D38">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E38">
         <v>5</v>
       </c>
       <c r="F38">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H38">
         <v>5</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38">
         <v>5</v>
       </c>
       <c r="K38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L38">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M38">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N38">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
       <c r="Q38">
-        <v>283</v>
+        <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>2439.99</v>
+        <v>2139.99</v>
       </c>
       <c r="B39" t="s">
         <v>54</v>
       </c>
       <c r="C39">
-        <v>560</v>
+        <v>588</v>
       </c>
       <c r="D39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F39">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G39">
         <v>3</v>
       </c>
       <c r="H39">
         <v>5</v>
       </c>
       <c r="I39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J39">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O39">
         <v>4</v>
       </c>
       <c r="P39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q39">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>2131.01</v>
+        <v>3120.99</v>
       </c>
       <c r="B40" t="s">
         <v>55</v>
       </c>
       <c r="C40">
-        <v>586</v>
+        <v>677</v>
       </c>
       <c r="D40">
         <v>7</v>
       </c>
       <c r="E40">
         <v>6</v>
       </c>
       <c r="F40">
         <v>5</v>
       </c>
       <c r="G40">
         <v>3</v>
       </c>
       <c r="H40">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40">
         <v>5</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="M40">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N40">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O40">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
       <c r="Q40">
-        <v>266</v>
+        <v>283</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>3120.02</v>
+        <v>3120.99</v>
       </c>
       <c r="B41" t="s">
         <v>56</v>
       </c>
       <c r="C41">
-        <v>492</v>
+        <v>575</v>
       </c>
       <c r="D41">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E41">
         <v>4</v>
       </c>
       <c r="F41">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G41">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H41">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I41">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J41">
         <v>4</v>
       </c>
       <c r="K41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L41">
         <v>2</v>
       </c>
       <c r="M41">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O41">
         <v>4</v>
       </c>
       <c r="P41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q41">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>3120.03</v>
+        <v>3120.99</v>
       </c>
       <c r="B42" t="s">
         <v>57</v>
       </c>
       <c r="C42">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="D42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F42">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G42">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42">
         <v>5</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M42">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N42">
         <v>1</v>
       </c>
       <c r="O42">
         <v>5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
       <c r="Q42">
-        <v>259</v>
+        <v>276</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>2139.99</v>
+        <v>1236.99</v>
       </c>
       <c r="B43" t="s">
         <v>58</v>
       </c>
       <c r="C43">
-        <v>588</v>
+        <v>672</v>
       </c>
       <c r="D43">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E43">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F43">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G43">
         <v>3</v>
       </c>
       <c r="H43">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J43">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M43">
         <v>3</v>
       </c>
       <c r="N43">
         <v>2</v>
       </c>
       <c r="O43">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q43">
-        <v>266</v>
+        <v>282</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
-        <v>3120.99</v>
+        <v>2419.99</v>
       </c>
       <c r="B44" t="s">
         <v>59</v>
       </c>
       <c r="C44">
         <v>677</v>
       </c>
       <c r="D44">
         <v>7</v>
       </c>
       <c r="E44">
         <v>6</v>
       </c>
       <c r="F44">
         <v>5</v>
       </c>
       <c r="G44">
         <v>3</v>
       </c>
       <c r="H44">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I44">
         <v>1</v>
       </c>
       <c r="J44">
         <v>5</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="M44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O44">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
       <c r="Q44">
         <v>283</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
-        <v>3120.99</v>
+        <v>4141.99</v>
       </c>
       <c r="B45" t="s">
         <v>60</v>
       </c>
       <c r="C45">
-        <v>575</v>
+        <v>423</v>
       </c>
       <c r="D45">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E45">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F45">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H45">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J45">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L45">
         <v>2</v>
       </c>
       <c r="M45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O45">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q45">
-        <v>264</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
-        <v>3120.99</v>
+        <v>3120.02</v>
       </c>
       <c r="B46" t="s">
         <v>61</v>
       </c>
       <c r="C46">
-        <v>638</v>
+        <v>492</v>
       </c>
       <c r="D46">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E46">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F46">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G46">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H46">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J46">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>2</v>
       </c>
       <c r="M46">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N46">
         <v>1</v>
       </c>
       <c r="O46">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
       <c r="Q46">
-        <v>276</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
-        <v>1236.99</v>
+        <v>3120.03</v>
       </c>
       <c r="B47" t="s">
         <v>62</v>
       </c>
       <c r="C47">
-        <v>672</v>
+        <v>552</v>
       </c>
       <c r="D47">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E47">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G47">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H47">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I47">
         <v>1</v>
       </c>
       <c r="J47">
         <v>5</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M47">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O47">
         <v>5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
       <c r="Q47">
-        <v>282</v>
+        <v>259</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
-        <v>2419.99</v>
+        <v>9152.15</v>
       </c>
       <c r="B48" t="s">
         <v>63</v>
       </c>
       <c r="C48">
-        <v>677</v>
+        <v>325</v>
       </c>
       <c r="D48">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E48">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F48">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G48">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H48">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I48">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J48">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M48">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O48">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q48">
-        <v>283</v>
+        <v>228</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
-        <v>4141.99</v>
+        <v>2431.1</v>
       </c>
       <c r="B49" t="s">
         <v>64</v>
       </c>
       <c r="C49">
-        <v>423</v>
+        <v>513</v>
       </c>
       <c r="D49">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F49">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I49">
         <v>2</v>
       </c>
       <c r="J49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>2</v>
       </c>
       <c r="M49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N49">
         <v>1</v>
       </c>
       <c r="O49">
         <v>3</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
       <c r="Q49">
-        <v>241</v>
+        <v>253</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
-        <v>3120.02</v>
+        <v>1239.99</v>
       </c>
       <c r="B50" t="s">
         <v>65</v>
       </c>
       <c r="C50">
-        <v>492</v>
+        <v>552</v>
       </c>
       <c r="D50">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E50">
         <v>4</v>
       </c>
       <c r="F50">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H50">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I50">
         <v>2</v>
       </c>
       <c r="J50">
         <v>4</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>2</v>
       </c>
       <c r="M50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N50">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
       <c r="Q50">
-        <v>250</v>
+        <v>259</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
-        <v>3120.03</v>
+        <v>5169.36</v>
       </c>
       <c r="B51" t="s">
         <v>66</v>
       </c>
       <c r="C51">
-        <v>552</v>
+        <v>466</v>
       </c>
       <c r="D51">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E51">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I51">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J51">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M51">
         <v>2</v>
       </c>
       <c r="N51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O51">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q51">
-        <v>259</v>
+        <v>247</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
-        <v>9152.15</v>
+        <v>4223.99</v>
       </c>
       <c r="B52" t="s">
         <v>67</v>
       </c>
       <c r="C52">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="D52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I52">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K52">
         <v>2</v>
       </c>
       <c r="L52">
         <v>2</v>
       </c>
       <c r="M52">
         <v>1</v>
       </c>
       <c r="N52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O52">
         <v>3</v>
       </c>
       <c r="P52">
         <v>2</v>
       </c>
       <c r="Q52">
-        <v>228</v>
+        <v>244</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
-        <v>2431.1</v>
+        <v>5169.36</v>
       </c>
       <c r="B53" t="s">
         <v>68</v>
       </c>
       <c r="C53">
-        <v>513</v>
+        <v>453</v>
       </c>
       <c r="D53">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E53">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F53">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G53">
         <v>3</v>
       </c>
       <c r="H53">
         <v>4</v>
       </c>
       <c r="I53">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J53">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L53">
         <v>2</v>
       </c>
       <c r="M53">
         <v>2</v>
       </c>
       <c r="N53">
         <v>1</v>
       </c>
       <c r="O53">
         <v>3</v>
       </c>
       <c r="P53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q53">
-        <v>253</v>
+        <v>245</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
-        <v>1239.99</v>
+        <v>2431.1</v>
       </c>
       <c r="B54" t="s">
         <v>69</v>
       </c>
       <c r="C54">
-        <v>552</v>
+        <v>513</v>
       </c>
       <c r="D54">
         <v>6</v>
       </c>
       <c r="E54">
         <v>4</v>
       </c>
       <c r="F54">
         <v>5</v>
       </c>
       <c r="G54">
         <v>3</v>
       </c>
       <c r="H54">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I54">
         <v>2</v>
       </c>
       <c r="J54">
         <v>4</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>2</v>
       </c>
       <c r="M54">
         <v>2</v>
       </c>
       <c r="N54">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O54">
         <v>3</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
       <c r="Q54">
-        <v>259</v>
+        <v>253</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
-        <v>5169.36</v>
+        <v>2149.19</v>
       </c>
       <c r="B55" t="s">
         <v>70</v>
       </c>
       <c r="C55">
-        <v>466</v>
+        <v>638</v>
       </c>
       <c r="D55">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E55">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G55">
         <v>3</v>
       </c>
       <c r="H55">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I55">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q55">
-        <v>247</v>
+        <v>276</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
-        <v>4223.99</v>
+        <v>1236.99</v>
       </c>
       <c r="B56" t="s">
         <v>71</v>
       </c>
       <c r="C56">
-        <v>446</v>
+        <v>739</v>
       </c>
       <c r="D56">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E56">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F56">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H56">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56">
         <v>2</v>
       </c>
       <c r="M56">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N56">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O56">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q56">
-        <v>244</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
-        <v>5169.36</v>
+        <v>2419.99</v>
       </c>
       <c r="B57" t="s">
         <v>72</v>
       </c>
       <c r="C57">
-        <v>453</v>
+        <v>612</v>
       </c>
       <c r="D57">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E57">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F57">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H57">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I57">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J57">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M57">
         <v>2</v>
       </c>
       <c r="N57">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O57">
         <v>3</v>
       </c>
       <c r="P57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q57">
-        <v>245</v>
+        <v>271</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
-        <v>2431.1</v>
+        <v>3120.99</v>
       </c>
       <c r="B58" t="s">
         <v>73</v>
       </c>
       <c r="C58">
-        <v>513</v>
+        <v>672</v>
       </c>
       <c r="D58">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E58">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F58">
         <v>5</v>
       </c>
       <c r="G58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H58">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J58">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M58">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N58">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O58">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
       <c r="Q58">
-        <v>253</v>
+        <v>282</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
-        <v>2149.19</v>
+        <v>2412.99</v>
       </c>
       <c r="B59" t="s">
         <v>74</v>
       </c>
       <c r="C59">
-        <v>638</v>
+        <v>664</v>
       </c>
       <c r="D59">
         <v>7</v>
       </c>
       <c r="E59">
         <v>6</v>
       </c>
       <c r="F59">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G59">
         <v>3</v>
       </c>
       <c r="H59">
         <v>6</v>
       </c>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59">
         <v>5</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59">
         <v>3</v>
       </c>
       <c r="M59">
         <v>3</v>
       </c>
       <c r="N59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O59">
         <v>5</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
       <c r="Q59">
-        <v>276</v>
+        <v>281</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
-        <v>1236.99</v>
+        <v>3120.99</v>
       </c>
       <c r="B60" t="s">
         <v>75</v>
       </c>
       <c r="C60">
-        <v>739</v>
+        <v>646</v>
       </c>
       <c r="D60">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E60">
         <v>6</v>
       </c>
       <c r="F60">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G60">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H60">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="J60">
         <v>5</v>
       </c>
       <c r="K60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M60">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N60">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O60">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
       <c r="Q60">
-        <v>295</v>
+        <v>277</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
-        <v>2419.99</v>
+        <v>3120.99</v>
       </c>
       <c r="B61" t="s">
         <v>76</v>
       </c>
       <c r="C61">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="D61">
         <v>7</v>
       </c>
       <c r="E61">
         <v>5</v>
       </c>
       <c r="F61">
         <v>5</v>
       </c>
       <c r="G61">
         <v>4</v>
       </c>
       <c r="H61">
         <v>5</v>
       </c>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61">
         <v>5</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="M61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N61">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O61">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
       <c r="Q61">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
-        <v>3120.99</v>
+        <v>2412.99</v>
       </c>
       <c r="B62" t="s">
         <v>77</v>
       </c>
       <c r="C62">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D62">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E62">
         <v>6</v>
       </c>
       <c r="F62">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H62">
         <v>6</v>
       </c>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62">
         <v>5</v>
       </c>
       <c r="K62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L62">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M62">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O62">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
       <c r="Q62">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
-        <v>2412.99</v>
+        <v>3120.99</v>
       </c>
       <c r="B63" t="s">
         <v>78</v>
       </c>
       <c r="C63">
-        <v>664</v>
+        <v>565</v>
       </c>
       <c r="D63">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E63">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F63">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H63">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63">
         <v>5</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M63">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O63">
         <v>5</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
       <c r="Q63">
-        <v>281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
         <v>3120.99</v>
       </c>
       <c r="B64" t="s">
         <v>79</v>
       </c>
       <c r="C64">
-        <v>646</v>
+        <v>599</v>
       </c>
       <c r="D64">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E64">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F64">
         <v>5</v>
       </c>
       <c r="G64">
         <v>4</v>
       </c>
       <c r="H64">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64">
         <v>5</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M64">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N64">
         <v>1</v>
       </c>
       <c r="O64">
         <v>5</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
       <c r="Q64">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
-        <v>3120.99</v>
+        <v>2419.99</v>
       </c>
       <c r="B65" t="s">
         <v>80</v>
       </c>
       <c r="C65">
-        <v>599</v>
+        <v>737</v>
       </c>
       <c r="D65">
+        <v>8</v>
+      </c>
+      <c r="E65">
+        <v>6</v>
+      </c>
+      <c r="F65">
+        <v>6</v>
+      </c>
+      <c r="G65">
+        <v>3</v>
+      </c>
+      <c r="H65">
         <v>7</v>
       </c>
-      <c r="E65">
-[...10 lines deleted...]
-      </c>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65">
         <v>5</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N65">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="O65">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
       <c r="Q65">
-        <v>268</v>
+        <v>295</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
-        <v>2412.99</v>
+        <v>2413.99</v>
       </c>
       <c r="B66" t="s">
         <v>81</v>
       </c>
       <c r="C66">
-        <v>674</v>
+        <v>612</v>
       </c>
       <c r="D66">
         <v>7</v>
       </c>
       <c r="E66">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F66">
         <v>6</v>
       </c>
       <c r="G66">
         <v>3</v>
       </c>
       <c r="H66">
         <v>6</v>
       </c>
       <c r="I66">
         <v>1</v>
       </c>
       <c r="J66">
         <v>5</v>
       </c>
       <c r="K66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M66">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O66">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
       <c r="Q66">
-        <v>283</v>
+        <v>271</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
-        <v>3120.99</v>
+        <v>4121.02</v>
       </c>
       <c r="B67" t="s">
         <v>82</v>
       </c>
       <c r="C67">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="D67">
         <v>6</v>
       </c>
       <c r="E67">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G67">
         <v>4</v>
       </c>
       <c r="H67">
         <v>5</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67">
         <v>5</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L67">
         <v>2</v>
       </c>
       <c r="M67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O67">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
       <c r="Q67">
-        <v>262</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
-        <v>3120.99</v>
+        <v>3120.03</v>
       </c>
       <c r="B68" t="s">
         <v>83</v>
       </c>
       <c r="C68">
-        <v>599</v>
+        <v>565</v>
       </c>
       <c r="D68">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E68">
         <v>5</v>
       </c>
       <c r="F68">
         <v>5</v>
       </c>
       <c r="G68">
         <v>4</v>
       </c>
       <c r="H68">
         <v>5</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
       <c r="J68">
         <v>5</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M68">
         <v>2</v>
       </c>
       <c r="N68">
         <v>1</v>
       </c>
       <c r="O68">
         <v>5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
       <c r="Q68">
-        <v>268</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
-        <v>2419.99</v>
+        <v>1239.99</v>
       </c>
       <c r="B69" t="s">
         <v>84</v>
       </c>
       <c r="C69">
-        <v>737</v>
+        <v>786</v>
       </c>
       <c r="D69">
         <v>8</v>
       </c>
       <c r="E69">
         <v>6</v>
       </c>
       <c r="F69">
         <v>6</v>
       </c>
       <c r="G69">
         <v>3</v>
       </c>
       <c r="H69">
         <v>7</v>
       </c>
       <c r="I69">
         <v>1</v>
       </c>
       <c r="J69">
         <v>5</v>
       </c>
       <c r="K69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L69">
         <v>3</v>
       </c>
       <c r="M69">
         <v>4</v>
       </c>
       <c r="N69">
         <v>6</v>
       </c>
       <c r="O69">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
       <c r="Q69">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
-        <v>2413.99</v>
+        <v>3449.97</v>
       </c>
       <c r="B70" t="s">
         <v>85</v>
       </c>
       <c r="C70">
-        <v>612</v>
+        <v>671</v>
       </c>
       <c r="D70">
         <v>7</v>
       </c>
       <c r="E70">
         <v>5</v>
       </c>
       <c r="F70">
         <v>6</v>
       </c>
       <c r="G70">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H70">
         <v>6</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70">
         <v>5</v>
       </c>
       <c r="K70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L70">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M70">
         <v>3</v>
       </c>
       <c r="N70">
         <v>1</v>
       </c>
       <c r="O70">
         <v>4</v>
       </c>
       <c r="P70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q70">
-        <v>271</v>
+        <v>282</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
-        <v>4121.02</v>
+        <v>3112.99</v>
       </c>
       <c r="B71" t="s">
         <v>86</v>
       </c>
       <c r="C71">
-        <v>601</v>
+        <v>635</v>
       </c>
       <c r="D71">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E71">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F71">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G71">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H71">
         <v>5</v>
       </c>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71">
         <v>5</v>
       </c>
       <c r="K71">
         <v>2</v>
       </c>
       <c r="L71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M71">
         <v>3</v>
       </c>
       <c r="N71">
         <v>4</v>
       </c>
       <c r="O71">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
       <c r="Q71">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
-        <v>3120.03</v>
+        <v>4190.99</v>
       </c>
       <c r="B72" t="s">
         <v>87</v>
       </c>
       <c r="C72">
-        <v>565</v>
+        <v>676</v>
       </c>
       <c r="D72">
         <v>6</v>
       </c>
       <c r="E72">
         <v>5</v>
       </c>
       <c r="F72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G72">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H72">
         <v>5</v>
       </c>
       <c r="I72">
         <v>1</v>
       </c>
       <c r="J72">
         <v>5</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L72">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M72">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N72">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O72">
         <v>5</v>
       </c>
       <c r="P72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q72">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
-        <v>1239.99</v>
+        <v>3112.99</v>
       </c>
       <c r="B73" t="s">
         <v>88</v>
       </c>
       <c r="C73">
-        <v>786</v>
+        <v>635</v>
       </c>
       <c r="D73">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E73">
         <v>6</v>
       </c>
       <c r="F73">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G73">
         <v>3</v>
       </c>
       <c r="H73">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I73">
         <v>1</v>
       </c>
       <c r="J73">
         <v>5</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M73">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N73">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O73">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
       <c r="Q73">
-        <v>304</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
-        <v>3449.97</v>
+        <v>4121.02</v>
       </c>
       <c r="B74" t="s">
         <v>89</v>
       </c>
       <c r="C74">
-        <v>671</v>
+        <v>539</v>
       </c>
       <c r="D74">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E74">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F74">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G74">
         <v>4</v>
       </c>
       <c r="H74">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74">
         <v>5</v>
       </c>
       <c r="K74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L74">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M74">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N74">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O74">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q74">
-        <v>282</v>
+        <v>256</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
-        <v>3112.99</v>
+        <v>2139.99</v>
       </c>
       <c r="B75" t="s">
         <v>90</v>
       </c>
       <c r="C75">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="D75">
         <v>7</v>
       </c>
       <c r="E75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F75">
         <v>5</v>
       </c>
       <c r="G75">
         <v>3</v>
       </c>
       <c r="H75">
         <v>5</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
       <c r="J75">
         <v>5</v>
       </c>
       <c r="K75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L75">
         <v>1</v>
       </c>
       <c r="M75">
         <v>3</v>
       </c>
       <c r="N75">
         <v>4</v>
       </c>
       <c r="O75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
       <c r="Q75">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
-        <v>4190.99</v>
+        <v>3120.99</v>
       </c>
       <c r="B76" t="s">
         <v>91</v>
       </c>
       <c r="C76">
-        <v>676</v>
+        <v>622</v>
       </c>
       <c r="D76">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E76">
         <v>5</v>
       </c>
       <c r="F76">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G76">
         <v>3</v>
       </c>
       <c r="H76">
         <v>5</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="J76">
         <v>5</v>
       </c>
       <c r="K76">
         <v>2</v>
       </c>
       <c r="L76">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N76">
         <v>4</v>
       </c>
       <c r="O76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q76">
-        <v>283</v>
+        <v>273</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
-        <v>3112.99</v>
+        <v>3120.99</v>
       </c>
       <c r="B77" t="s">
         <v>92</v>
       </c>
       <c r="C77">
-        <v>635</v>
+        <v>677</v>
       </c>
       <c r="D77">
         <v>7</v>
       </c>
       <c r="E77">
         <v>6</v>
       </c>
       <c r="F77">
         <v>5</v>
       </c>
       <c r="G77">
         <v>3</v>
       </c>
       <c r="H77">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77">
         <v>5</v>
       </c>
       <c r="K77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L77">
         <v>1</v>
       </c>
       <c r="M77">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N77">
         <v>4</v>
       </c>
       <c r="O77">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
       <c r="Q77">
-        <v>275</v>
+        <v>283</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
         <v>4121.02</v>
       </c>
       <c r="B78" t="s">
         <v>93</v>
       </c>
       <c r="C78">
         <v>539</v>
       </c>
       <c r="D78">
         <v>6</v>
       </c>
       <c r="E78">
         <v>4</v>
       </c>
       <c r="F78">
         <v>4</v>
       </c>
       <c r="G78">
         <v>4</v>
       </c>
       <c r="H78">
@@ -4791,152 +4797,258 @@
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>2</v>
       </c>
       <c r="M78">
         <v>2</v>
       </c>
       <c r="N78">
         <v>3</v>
       </c>
       <c r="O78">
         <v>3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
       <c r="Q78">
         <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
-        <v>2139.99</v>
+        <v>2412.99</v>
       </c>
       <c r="B79" t="s">
         <v>94</v>
       </c>
       <c r="C79">
-        <v>625</v>
+        <v>674</v>
       </c>
       <c r="D79">
         <v>7</v>
       </c>
       <c r="E79">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F79">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G79">
         <v>3</v>
       </c>
       <c r="H79">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79">
         <v>5</v>
       </c>
       <c r="K79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L79">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M79">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N79">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O79">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
       <c r="Q79">
-        <v>273</v>
+        <v>283</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
-        <v>3120.99</v>
+        <v>1232.99</v>
       </c>
       <c r="B80" t="s">
         <v>95</v>
       </c>
       <c r="C80">
-        <v>622</v>
+        <v>770</v>
       </c>
       <c r="D80">
+        <v>8</v>
+      </c>
+      <c r="E80">
+        <v>6</v>
+      </c>
+      <c r="F80">
+        <v>6</v>
+      </c>
+      <c r="G80">
+        <v>3</v>
+      </c>
+      <c r="H80">
         <v>7</v>
       </c>
-      <c r="E80">
-[...10 lines deleted...]
-      </c>
       <c r="I80">
         <v>1</v>
       </c>
       <c r="J80">
         <v>5</v>
       </c>
       <c r="K80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L80">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M80">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N80">
         <v>4</v>
       </c>
       <c r="O80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
       <c r="Q80">
-        <v>273</v>
+        <v>301</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17">
+      <c r="A81">
+        <v>2432.97</v>
+      </c>
+      <c r="B81" t="s">
+        <v>96</v>
+      </c>
+      <c r="C81">
+        <v>661</v>
+      </c>
+      <c r="D81">
+        <v>7</v>
+      </c>
+      <c r="E81">
+        <v>6</v>
+      </c>
+      <c r="F81">
+        <v>6</v>
+      </c>
+      <c r="G81">
+        <v>3</v>
+      </c>
+      <c r="H81">
+        <v>5</v>
+      </c>
+      <c r="I81">
+        <v>1</v>
+      </c>
+      <c r="J81">
+        <v>5</v>
+      </c>
+      <c r="K81">
+        <v>1</v>
+      </c>
+      <c r="L81">
+        <v>2</v>
+      </c>
+      <c r="M81">
+        <v>3</v>
+      </c>
+      <c r="N81">
+        <v>3</v>
+      </c>
+      <c r="O81">
+        <v>5</v>
+      </c>
+      <c r="P81">
+        <v>2</v>
+      </c>
+      <c r="Q81">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
+      <c r="A82">
+        <v>3112.99</v>
+      </c>
+      <c r="B82" t="s">
+        <v>97</v>
+      </c>
+      <c r="C82">
+        <v>635</v>
+      </c>
+      <c r="D82">
+        <v>7</v>
+      </c>
+      <c r="E82">
+        <v>6</v>
+      </c>
+      <c r="F82">
+        <v>5</v>
+      </c>
+      <c r="G82">
+        <v>3</v>
+      </c>
+      <c r="H82">
+        <v>5</v>
+      </c>
+      <c r="I82">
+        <v>1</v>
+      </c>
+      <c r="J82">
+        <v>5</v>
+      </c>
+      <c r="K82">
+        <v>2</v>
+      </c>
+      <c r="L82">
+        <v>1</v>
+      </c>
+      <c r="M82">
+        <v>3</v>
+      </c>
+      <c r="N82">
+        <v>4</v>
+      </c>
+      <c r="O82">
+        <v>4</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+      <c r="Q82">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>