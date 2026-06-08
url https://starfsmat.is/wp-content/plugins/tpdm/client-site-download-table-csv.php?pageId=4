--- v2 (2026-04-20)
+++ v3 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Heildarstig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
     <t>5. Frumkvæði</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>FMS.2675.rekstrarstjóri mannvirkja (í Úlfarsárdal)</t>
   </si>
   <si>
     <t>MOS.2675.sérfræðingur 3 (innkaupaskrifstofa)</t>
   </si>
   <si>
     <t>FMS.2675.sérfræðingur áhættugreining.</t>
   </si>
   <si>
     <t>FMS.2675.sérfræðingur áætlun-og uppgjör.</t>
   </si>
   <si>
     <t>MAR.2020.sérfræðingur í jafnréttismálum.</t>
   </si>
   <si>
     <t>MAR.2020.verkefnastjóri mannréttindaskrifstofu Rvk.</t>
   </si>
   <si>
     <t>MAR.2679.jafnréttisráðgjafi.</t>
   </si>
   <si>
     <t>SBB.2020.verkefnastjóri upplýsingamála.</t>
   </si>
   <si>
-    <t>SBB.2650.bílstjóri.</t>
+    <t>SBB.2650.bílstjóri öryggisfulltrúi</t>
   </si>
   <si>
     <t>SBB.2650.móttökufulltrúi Reykjavíkurborgar.</t>
   </si>
   <si>
     <t>SBB.2679.samskiptastjóri</t>
   </si>
   <si>
     <t>SBB.2679.mannauðsráðgjafi.</t>
   </si>
   <si>
     <t>SBS.2020.Verkefnastjóri gæðamála og kosninga</t>
   </si>
   <si>
     <t>SÞR.2020.deildarstjóri Borgarskjalasafni.</t>
   </si>
   <si>
     <t>SÞR.2020.hugbúnaðarsérfræðingur.</t>
   </si>
   <si>
     <t>SÞR.2020.kerfisfræðingur.</t>
   </si>
   <si>
     <t>SÞR.2020.kerfisstjóri.</t>
   </si>
@@ -272,81 +272,90 @@
   <si>
     <t>SÞR.2683.tölvunarfræðingur 2</t>
   </si>
   <si>
     <t>SÞR.2679.sérfræðingur gagnahögun</t>
   </si>
   <si>
     <t>SÞR.2679.fjármálastjóri</t>
   </si>
   <si>
     <t>SÞR.2670.upplýsingafræðingur</t>
   </si>
   <si>
     <t>FMS.2020.sérfræðingur vinnslustjórnar.</t>
   </si>
   <si>
     <t>SÞR.2650.umsjónarmaður fjárhagskerfa</t>
   </si>
   <si>
     <t>SÞR.2675.skrifstofustjóri gagnaþjónustu</t>
   </si>
   <si>
     <t>SBS.2679. Verkefnastjóri stjórnsýslu</t>
   </si>
   <si>
-    <t>SÞR.2679.sérfræðingru 3 (verkefnastjóri)</t>
+    <t>SÞR.2679.verkefnastjóri</t>
   </si>
   <si>
     <t>FMS.2650.teymisstjóri húsnæðismála</t>
   </si>
   <si>
     <t>SÞR.2020.verkefnastjóri</t>
   </si>
   <si>
     <t>MOS.2020.mannauðsfulltrúi</t>
   </si>
   <si>
     <t>ÞON.2679.vörustjóri</t>
   </si>
   <si>
     <t>ÞON.2679.sérfræðingur 3 (stafrænn leiðtogi)</t>
   </si>
   <si>
     <t>SÞR.2679.teymisstjóri.</t>
   </si>
   <si>
     <t>MOS.2679.mannauðsfulltrúi</t>
   </si>
   <si>
     <t>MOS.2690.mannauðssérfræðingur</t>
   </si>
   <si>
+    <t>MOS.2671 mannauðssérfræðingur</t>
+  </si>
+  <si>
     <t>FMS.2679.mannauðsstjóri.</t>
   </si>
   <si>
+    <t>MOS.2671.skrifstofustjóri launaskrifstofu</t>
+  </si>
+  <si>
     <t>SBB.2020.verkefnastjóri 2 (þjónusta og gæðamál)</t>
+  </si>
+  <si>
+    <t>SBB.2679.dagskrárfulltrúi borgarstjóra</t>
   </si>
   <si>
     <t>SÞR.2671.verkefnastjóri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -653,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q82"/>
+  <dimension ref="A1:Q85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2206,93 +2215,93 @@
       </c>
       <c r="M29">
         <v>3</v>
       </c>
       <c r="N29">
         <v>1</v>
       </c>
       <c r="O29">
         <v>4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
       <c r="Q29">
         <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
         <v>8322.99</v>
       </c>
       <c r="B30" t="s">
         <v>45</v>
       </c>
       <c r="C30">
-        <v>335</v>
+        <v>414</v>
       </c>
       <c r="D30">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F30">
         <v>3</v>
       </c>
       <c r="G30">
         <v>2</v>
       </c>
       <c r="H30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I30">
         <v>3</v>
       </c>
       <c r="J30">
         <v>3</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
       <c r="L30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M30">
         <v>1</v>
       </c>
       <c r="N30">
         <v>1</v>
       </c>
       <c r="O30">
         <v>2</v>
       </c>
       <c r="P30">
         <v>2</v>
       </c>
       <c r="Q30">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
         <v>4222.1</v>
       </c>
       <c r="B31" t="s">
         <v>46</v>
       </c>
       <c r="C31">
         <v>536</v>
       </c>
       <c r="D31">
         <v>6</v>
       </c>
       <c r="E31">
         <v>4</v>
       </c>
       <c r="F31">
         <v>5</v>
       </c>
       <c r="G31">
         <v>3</v>
       </c>
       <c r="H31">
@@ -4850,204 +4859,363 @@
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="L79">
         <v>3</v>
       </c>
       <c r="M79">
         <v>5</v>
       </c>
       <c r="N79">
         <v>2</v>
       </c>
       <c r="O79">
         <v>3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
       <c r="Q79">
         <v>283</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
-        <v>1232.99</v>
+        <v>2412.99</v>
       </c>
       <c r="B80" t="s">
         <v>95</v>
       </c>
       <c r="C80">
-        <v>770</v>
+        <v>674</v>
       </c>
       <c r="D80">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E80">
         <v>6</v>
       </c>
       <c r="F80">
         <v>6</v>
       </c>
       <c r="G80">
         <v>3</v>
       </c>
       <c r="H80">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I80">
         <v>1</v>
       </c>
       <c r="J80">
         <v>5</v>
       </c>
       <c r="K80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M80">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N80">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O80">
         <v>3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
       <c r="Q80">
-        <v>301</v>
+        <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
-        <v>2432.97</v>
+        <v>1232.99</v>
       </c>
       <c r="B81" t="s">
         <v>96</v>
       </c>
       <c r="C81">
-        <v>661</v>
+        <v>770</v>
       </c>
       <c r="D81">
+        <v>8</v>
+      </c>
+      <c r="E81">
+        <v>6</v>
+      </c>
+      <c r="F81">
+        <v>6</v>
+      </c>
+      <c r="G81">
+        <v>3</v>
+      </c>
+      <c r="H81">
         <v>7</v>
       </c>
-      <c r="E81">
-[...10 lines deleted...]
-      </c>
       <c r="I81">
         <v>1</v>
       </c>
       <c r="J81">
         <v>5</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L81">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M81">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N81">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O81">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q81">
-        <v>280</v>
+        <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
-        <v>3112.99</v>
+        <v>1239.99</v>
       </c>
       <c r="B82" t="s">
         <v>97</v>
       </c>
       <c r="C82">
+        <v>799</v>
+      </c>
+      <c r="D82">
+        <v>8</v>
+      </c>
+      <c r="E82">
+        <v>6</v>
+      </c>
+      <c r="F82">
+        <v>6</v>
+      </c>
+      <c r="G82">
+        <v>3</v>
+      </c>
+      <c r="H82">
+        <v>7</v>
+      </c>
+      <c r="I82">
+        <v>1</v>
+      </c>
+      <c r="J82">
+        <v>5</v>
+      </c>
+      <c r="K82">
+        <v>2</v>
+      </c>
+      <c r="L82">
+        <v>4</v>
+      </c>
+      <c r="M82">
+        <v>6</v>
+      </c>
+      <c r="N82">
+        <v>5</v>
+      </c>
+      <c r="O82">
+        <v>5</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+      <c r="Q82">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17">
+      <c r="A83">
+        <v>2432.97</v>
+      </c>
+      <c r="B83" t="s">
+        <v>98</v>
+      </c>
+      <c r="C83">
+        <v>661</v>
+      </c>
+      <c r="D83">
+        <v>7</v>
+      </c>
+      <c r="E83">
+        <v>6</v>
+      </c>
+      <c r="F83">
+        <v>6</v>
+      </c>
+      <c r="G83">
+        <v>3</v>
+      </c>
+      <c r="H83">
+        <v>5</v>
+      </c>
+      <c r="I83">
+        <v>1</v>
+      </c>
+      <c r="J83">
+        <v>5</v>
+      </c>
+      <c r="K83">
+        <v>1</v>
+      </c>
+      <c r="L83">
+        <v>2</v>
+      </c>
+      <c r="M83">
+        <v>3</v>
+      </c>
+      <c r="N83">
+        <v>3</v>
+      </c>
+      <c r="O83">
+        <v>5</v>
+      </c>
+      <c r="P83">
+        <v>2</v>
+      </c>
+      <c r="Q83">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17">
+      <c r="A84">
+        <v>2432.99</v>
+      </c>
+      <c r="B84" t="s">
+        <v>99</v>
+      </c>
+      <c r="C84">
+        <v>619</v>
+      </c>
+      <c r="D84">
+        <v>7</v>
+      </c>
+      <c r="E84">
+        <v>5</v>
+      </c>
+      <c r="F84">
+        <v>6</v>
+      </c>
+      <c r="G84">
+        <v>4</v>
+      </c>
+      <c r="H84">
+        <v>5</v>
+      </c>
+      <c r="I84">
+        <v>1</v>
+      </c>
+      <c r="J84">
+        <v>5</v>
+      </c>
+      <c r="K84">
+        <v>2</v>
+      </c>
+      <c r="L84">
+        <v>2</v>
+      </c>
+      <c r="M84">
+        <v>3</v>
+      </c>
+      <c r="N84">
+        <v>1</v>
+      </c>
+      <c r="O84">
+        <v>3</v>
+      </c>
+      <c r="P84">
+        <v>2</v>
+      </c>
+      <c r="Q84">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17">
+      <c r="A85">
+        <v>3112.99</v>
+      </c>
+      <c r="B85" t="s">
+        <v>100</v>
+      </c>
+      <c r="C85">
         <v>635</v>
       </c>
-      <c r="D82">
+      <c r="D85">
         <v>7</v>
       </c>
-      <c r="E82">
-[...35 lines deleted...]
-      <c r="Q82">
+      <c r="E85">
+        <v>6</v>
+      </c>
+      <c r="F85">
+        <v>5</v>
+      </c>
+      <c r="G85">
+        <v>3</v>
+      </c>
+      <c r="H85">
+        <v>5</v>
+      </c>
+      <c r="I85">
+        <v>1</v>
+      </c>
+      <c r="J85">
+        <v>5</v>
+      </c>
+      <c r="K85">
+        <v>2</v>
+      </c>
+      <c r="L85">
+        <v>1</v>
+      </c>
+      <c r="M85">
+        <v>3</v>
+      </c>
+      <c r="N85">
+        <v>4</v>
+      </c>
+      <c r="O85">
+        <v>4</v>
+      </c>
+      <c r="P85">
+        <v>1</v>
+      </c>
+      <c r="Q85">
         <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>