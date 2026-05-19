--- v1 (2026-01-09)
+++ v2 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Ístarf</t>
   </si>
   <si>
     <t>BHM Númer</t>
   </si>
   <si>
     <t>Starfsheiti</t>
   </si>
   <si>
     <t>Stig</t>
   </si>
   <si>
     <t>1. Þekking</t>
   </si>
   <si>
     <t>2. Hugræn færni</t>
   </si>
   <si>
     <t>3. Samskiptafærni</t>
   </si>
   <si>
     <t>4. Líkamleg færni</t>
   </si>
   <si>
@@ -80,129 +80,102 @@
   <si>
     <t>11. Áb. á fjárm</t>
   </si>
   <si>
     <t>12. Áb. á bún</t>
   </si>
   <si>
     <t>13. Vinnuaðstæður</t>
   </si>
   <si>
     <t>Launaflokkur</t>
   </si>
   <si>
     <t>Starfsheiti Popup Text</t>
   </si>
   <si>
     <t>8000-1</t>
   </si>
   <si>
     <t>Hafnarstjóri</t>
   </si>
   <si>
     <t>Enter Job title popup text</t>
   </si>
   <si>
-    <t>8000-25</t>
-[...4 lines deleted...]
-  <si>
     <t>8000-24</t>
   </si>
   <si>
     <t>Matráður II leikskólinn Kirkjugerði</t>
   </si>
   <si>
     <t>8000-23</t>
   </si>
   <si>
     <t>Matráður II</t>
   </si>
   <si>
     <t>8000-14</t>
   </si>
   <si>
     <t>Skipstjóri á Lóðs</t>
   </si>
   <si>
-    <t>8000-22</t>
-[...4 lines deleted...]
-  <si>
     <t>8000-10</t>
   </si>
   <si>
     <t xml:space="preserve">Forstöðumaður þjónustumiðstöðvar             </t>
   </si>
   <si>
-    <t>8000-2</t>
-[...10 lines deleted...]
-  <si>
     <t>8000-18</t>
   </si>
   <si>
     <t>Starfsmaður í íþróttamiðstöð</t>
   </si>
   <si>
     <t>8000-6</t>
   </si>
   <si>
     <t>Tilsjónarmaður</t>
   </si>
   <si>
-    <t>8000-15</t>
-[...4 lines deleted...]
-  <si>
     <t>8000-17</t>
   </si>
   <si>
     <t>Vélstjóri Lóðsins</t>
   </si>
   <si>
     <t>8000-19</t>
   </si>
   <si>
     <t>Yfirhafnarvörður/skrifstofustjóri</t>
   </si>
   <si>
     <t>Eftirlitsmaður fasteigna</t>
+  </si>
+  <si>
+    <t>Verkefnastjóri á verkefnastofu</t>
   </si>
   <si>
     <t>Tækjamaður</t>
   </si>
   <si>
     <t>Yfirvélstjóri/ Hafnarvörður</t>
   </si>
   <si>
     <t>Fulltrúi í fjármálateymi</t>
   </si>
   <si>
     <t>Vélstjóri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -518,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S20"/>
+  <dimension ref="A1:S16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -646,1104 +619,868 @@
       </c>
       <c r="M2">
         <v>4</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
         <v>5</v>
       </c>
       <c r="P2">
         <v>6</v>
       </c>
       <c r="Q2">
         <v>1</v>
       </c>
       <c r="R2">
         <v>176</v>
       </c>
       <c r="S2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3">
-        <v>5132.24</v>
+        <v>5122.22</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3">
-        <v>394</v>
+        <v>354</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H3">
         <v>3</v>
       </c>
       <c r="I3">
         <v>3</v>
       </c>
       <c r="J3">
         <v>3</v>
       </c>
       <c r="K3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="O3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>
       <c r="Q3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R3">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="S3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4">
         <v>5122.22</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E4">
         <v>2</v>
       </c>
       <c r="F4">
         <v>3</v>
       </c>
       <c r="G4">
         <v>2</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
       <c r="I4">
         <v>3</v>
       </c>
       <c r="J4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
         <v>2</v>
       </c>
       <c r="N4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O4">
         <v>2</v>
       </c>
       <c r="P4">
         <v>2</v>
       </c>
       <c r="Q4">
         <v>2</v>
       </c>
       <c r="R4">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="S4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5">
-        <v>5122.22</v>
+        <v>3142.11</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5">
-        <v>357</v>
+        <v>580</v>
       </c>
       <c r="E5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J5">
         <v>2</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
         <v>2</v>
       </c>
       <c r="N5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="P5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q5">
         <v>2</v>
       </c>
       <c r="R5">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="S5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6">
-        <v>3142.11</v>
+        <v>1239.37</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6">
-        <v>580</v>
+        <v>498</v>
       </c>
       <c r="E6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F6">
         <v>4</v>
       </c>
       <c r="G6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
         <v>2</v>
       </c>
       <c r="N6">
         <v>4</v>
       </c>
       <c r="O6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P6">
         <v>4</v>
       </c>
       <c r="Q6">
         <v>2</v>
       </c>
       <c r="R6">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="S6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7">
-        <v>1239.99</v>
+        <v>5169.42</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7">
-        <v>518</v>
+        <v>335</v>
       </c>
       <c r="E7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P7">
         <v>3</v>
       </c>
       <c r="Q7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R7">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8">
-        <v>1239.37</v>
+        <v>5142.08</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8">
-        <v>498</v>
+        <v>424</v>
       </c>
       <c r="E8">
         <v>4</v>
       </c>
       <c r="F8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J8">
         <v>2</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R8">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="S8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9">
-        <v>3433.04</v>
+        <v>7233.05</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>436</v>
+        <v>473</v>
       </c>
       <c r="E9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
         <v>3</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L9">
         <v>1</v>
       </c>
       <c r="M9">
         <v>2</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
       <c r="O9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="P9">
         <v>3</v>
       </c>
       <c r="Q9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R9">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="S9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10">
-        <v>3460.35</v>
+        <v>5169.32</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>591</v>
+        <v>531</v>
       </c>
       <c r="E10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G10">
         <v>4</v>
       </c>
       <c r="H10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N10">
         <v>4</v>
       </c>
       <c r="O10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R10">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="S10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11">
-        <v>5169.42</v>
-[...1 lines deleted...]
-      <c r="B11" t="s">
+        <v>3152.02</v>
+      </c>
+      <c r="B11">
+        <v>8000</v>
+      </c>
+      <c r="C11" t="s">
         <v>38</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>335</v>
+        <v>541</v>
       </c>
       <c r="E11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>1</v>
       </c>
       <c r="M11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q11">
         <v>3</v>
       </c>
       <c r="R11">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="S11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12">
-        <v>5142.08</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>2149.96</v>
+      </c>
+      <c r="B12">
+        <v>8000</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D12">
-        <v>424</v>
+        <v>677</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F12">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K12">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P12">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R12">
-        <v>133</v>
+        <v>169</v>
       </c>
       <c r="S12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13">
-        <v>3431.13</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>7233.06</v>
+      </c>
+      <c r="B13">
+        <v>8000</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>521</v>
+        <v>454</v>
       </c>
       <c r="E13">
+        <v>4</v>
+      </c>
+      <c r="F13">
+        <v>2</v>
+      </c>
+      <c r="G13">
+        <v>2</v>
+      </c>
+      <c r="H13">
+        <v>4</v>
+      </c>
+      <c r="I13">
+        <v>2</v>
+      </c>
+      <c r="J13">
         <v>5</v>
       </c>
-      <c r="F13">
-[...13 lines deleted...]
-      </c>
       <c r="K13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M13">
         <v>2</v>
       </c>
       <c r="N13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="P13">
         <v>3</v>
       </c>
       <c r="Q13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="R13">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="S13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14">
-        <v>7233.05</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>7233.0</v>
+      </c>
+      <c r="B14">
+        <v>8000</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D14">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E14">
         <v>5</v>
       </c>
       <c r="F14">
         <v>3</v>
       </c>
       <c r="G14">
         <v>3</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
       <c r="I14">
         <v>4</v>
       </c>
       <c r="J14">
         <v>3</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>1</v>
       </c>
       <c r="M14">
         <v>2</v>
       </c>
       <c r="N14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="P14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q14">
         <v>3</v>
       </c>
       <c r="R14">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="S14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15">
-        <v>5169.32</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>2419.99</v>
+      </c>
+      <c r="B15">
+        <v>8000</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D15">
-        <v>531</v>
+        <v>476</v>
       </c>
       <c r="E15">
         <v>5</v>
       </c>
       <c r="F15">
         <v>3</v>
       </c>
       <c r="G15">
         <v>4</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M15">
         <v>2</v>
       </c>
       <c r="N15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="P15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q15">
         <v>2</v>
       </c>
       <c r="R15">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="S15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16">
-        <v>3152.02</v>
+        <v>7233.01</v>
       </c>
       <c r="B16">
         <v>8000</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D16">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E16">
         <v>5</v>
       </c>
       <c r="F16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16">
         <v>1</v>
       </c>
       <c r="M16">
         <v>3</v>
       </c>
       <c r="N16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P16">
         <v>4</v>
       </c>
       <c r="Q16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R16">
-        <v>150</v>
-[...234 lines deleted...]
-      <c r="R20">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>