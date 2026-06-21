--- v0 (2025-11-06)
+++ v1 (2026-06-21)
@@ -68,55 +68,55 @@
   <si>
     <t>8. Tilfinningalegt álag</t>
   </si>
   <si>
     <t>9. Áb. á fólki</t>
   </si>
   <si>
     <t>10. Áb. á stjórnun</t>
   </si>
   <si>
     <t>11. Áb. á fjárm</t>
   </si>
   <si>
     <t>12. Áb. á bún</t>
   </si>
   <si>
     <t>13. Vinnuaðstæður</t>
   </si>
   <si>
     <t>Launaflokkur</t>
   </si>
   <si>
     <t>Starfsheiti Popup Text</t>
   </si>
   <si>
-    <t xml:space="preserve">Deildarstjóri þjónustu frístund barna/unglinga </t>
-[...3 lines deleted...]
-Gerð er krafa um háskólamenntun á sviði uppeldis- og/eða tómstundafræða eða aðra  háskólamenntun sem nýtist í starfi. Starfsmaður ber ábyrgð á stjórnun og daglegum rekstri frístundaheimilis/félagsmiðstöðvar og skipuleggur frístunda- og/eða félagsstarf barna og/eða unglinga í samvinnu við sína undirmenn. Starfsmaður tekur jafnframt þátt í stefnumótun er varðar málaflokkinn hjá sveitarfélaginu. Starfsmaður hefur mannaforráð sem felur m.a. í sér ráðningarvald.  </t>
+    <t>Deildarstjóri þjónustu frístund barna/unglinga</t>
+  </si>
+  <si>
+    <t>&lt;h3&gt;Deildarstjóri þjónustu frístund barna/unglinga&lt;/h3&gt;
+Gerð er krafa um háskólamenntun á sviði uppeldis- og/eða tómstundafræða eða aðra háskólamenntun sem nýtist í starfi. Starfsmaður ber ábyrgð á stjórnun og daglegum rekstri frístundaheimilis/félagsmiðstöðvar og skipuleggur frístunda- og/eða félagsstarf barna og/eða unglinga í samvinnu við sína undirmenn. Starfsmaður tekur jafnframt þátt í stefnumótun er varðar málaflokkinn hjá sveitarfélaginu. Starfsmaður hefur mannaforráð sem felur m.a. í sér ráðningarvald.</t>
   </si>
   <si>
     <t>Umsjónamaður frístund og/eða félagsmiðstöð II</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;h3&gt;Umsjónamaður frístund og/eða félagsmiðstöð II&lt;/h3&gt;
 Gerð er krafa um sérhæfða þekkingu til viðbótar við stúdentspróf eða sambærilegs á sviði uppeldis- og/eða tómstundafræði eða annað sambærilegt nám sem nýtist í starfi. Starfsmaður hefur umsjón með frístund og/eða félagsmiðstöð í grunnskóla undir stjórn skólastjóra eða annnars stjórnanda. Starfsmaður er með viðvarandi verkstjórn annars starfsfólks. </t>
   </si>
   <si>
     <t>Umsjónarmaður frístund og/eða félagsmiðstöð I</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;h3&gt;Umsjónarmaður frístund og/eða félagsmiðstöð I&lt;/h3&gt;
 Gerð er krafa um stúdentspróf, sambærilega menntun sem nýtist í starfi eða reynslu á starfsviði . Starfsmaður hefur umsjón með frístund eða félagsmiðstöð í grunnskóla undir stjórn skólastjóra eða annars stjórnanda. Starfsmaður er með viðvarandi verkstjórn annars starfsfólks. </t>
   </si>
   <si>
     <t>Frístundaráðgjafi II</t>
   </si>
   <si>
     <t>&lt;h3&gt;Frístundaráðgjafi II&lt;/h3&gt;
 Gerð er krafa um háskólamenntun á sviði uppeldis- og/eða tómstundafræða eða aðra háskólamenntun sem nýtist í starfi. Starfsmaður vinnur í samráði með yfirmanni að faglegu starfi með börnum, unglingum og/eða ungmennum í frístundum þeirra. Starfsmaður leysir verkefni dagsins nokkuð sjálfstætt. Starfið felur í sér umsjón/leiðsögn öðrum frístundaleiðbeinendum eftir þörfum.</t>
   </si>
   <si>
     <t>Frístundaráðgjafi I</t>
   </si>
@@ -765,93 +765,93 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>3460.99</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="D2">
         <v>6</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2">
         <v>4</v>
       </c>
       <c r="G2">
         <v>3</v>
       </c>
       <c r="H2">
         <v>5</v>
       </c>
       <c r="I2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2">
         <v>4</v>
       </c>
       <c r="K2">
         <v>2</v>
       </c>
       <c r="L2">
         <v>4</v>
       </c>
       <c r="M2">
         <v>4</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
         <v>3</v>
       </c>
       <c r="P2">
         <v>2</v>
       </c>
       <c r="Q2">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="R2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>3460.42</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3">
         <v>528</v>
       </c>
       <c r="D3">
         <v>5</v>
       </c>
       <c r="E3">
         <v>4</v>
       </c>
       <c r="F3">
         <v>4</v>
       </c>
       <c r="G3">